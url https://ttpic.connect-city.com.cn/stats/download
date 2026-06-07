--- v0 (2026-03-09)
+++ v1 (2026-06-07)
@@ -347,18734 +347,2984 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E46"/>
+  <dimension ref="A1:E55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>站点名称</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>骑手总数</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>已上传</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>未上传</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>上传率</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>V西藏踢踢【武汉】中南路站</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>42</v>
+        <v>147</v>
       </c>
       <c r="C2" t="n">
+        <v>147</v>
+      </c>
+      <c r="D2" t="n">
         <v>0</v>
       </c>
-      <c r="D2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>V西藏踢踢【荆州】吾悦广场站</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="C3" t="n">
-        <v>3</v>
+        <v>39</v>
       </c>
       <c r="D3" t="n">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>15.79%</t>
+          <t>88.64%</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>V西藏踢踢【长沙】马厂站</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>39</v>
+        <v>143</v>
       </c>
       <c r="C4" t="n">
-        <v>0</v>
+        <v>142</v>
       </c>
       <c r="D4" t="n">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>99.3%</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>企客集约配送-西藏踢踢【长沙】女子学院站</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C5" t="n">
         <v>0</v>
       </c>
       <c r="D5" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>0.0%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】万达新区站</t>
+          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D6" t="n">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>4.35%</t>
+          <t>14.29%</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】新建北站</t>
+          <t>西藏踢踢【南昌】万达新区站</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="C7" t="n">
-        <v>0</v>
+        <v>117</v>
       </c>
       <c r="D7" t="n">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>99.15%</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】望城站</t>
+          <t>西藏踢踢【南昌】新建北站</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="C8" t="n">
+        <v>46</v>
+      </c>
+      <c r="D8" t="n">
         <v>0</v>
       </c>
-      <c r="D8" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】湾里区</t>
+          <t>西藏踢踢【南昌】望城站</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="C9" t="n">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="D9" t="n">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>98.84%</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】紫金园站</t>
+          <t>西藏踢踢【南昌】湾里区</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="C10" t="n">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="D10" t="n">
-        <v>51</v>
+        <v>3</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>95.83%</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】中南路二站</t>
+          <t>西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>1</v>
+        <v>192</v>
       </c>
       <c r="C11" t="n">
-        <v>0</v>
+        <v>180</v>
       </c>
       <c r="D11" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>93.75%</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】中南路站</t>
+          <t>西藏踢踢【武汉】中南路二站</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C12" t="n">
+        <v>3</v>
+      </c>
+      <c r="D12" t="n">
         <v>0</v>
       </c>
-      <c r="D12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】众圆广场站</t>
+          <t>西藏踢踢【武汉】中南路站</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="C13" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D13" t="n">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>66.67%</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】佛祖岭站</t>
+          <t>西藏踢踢【武汉】众圆广场站</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="C14" t="n">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="D14" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>72.0%</t>
+          <t>98.25%</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】创业街站</t>
+          <t>西藏踢踢【武汉】佛祖岭站</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>27</v>
+        <v>133</v>
       </c>
       <c r="C15" t="n">
-        <v>27</v>
+        <v>133</v>
       </c>
       <c r="D15" t="n">
         <v>0</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】司门口站</t>
+          <t>西藏踢踢【武汉】凯旋门站</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C16" t="n">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D16" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>57.89%</t>
+          <t>95.65%</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】宝丰站</t>
+          <t>西藏踢踢【武汉】创业街站</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="C17" t="n">
-        <v>2</v>
+        <v>53</v>
       </c>
       <c r="D17" t="n">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>6.67%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】武广国际站</t>
+          <t>西藏踢踢【武汉】司门口站</t>
         </is>
       </c>
       <c r="B18" t="n">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="C18" t="n">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="D18" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>47.62%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】武汉大道站</t>
+          <t>西藏踢踢【武汉】宝丰站</t>
         </is>
       </c>
       <c r="B19" t="n">
-        <v>34</v>
+        <v>128</v>
       </c>
       <c r="C19" t="n">
-        <v>18</v>
+        <v>127</v>
       </c>
       <c r="D19" t="n">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>52.94%</t>
+          <t>99.22%</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】汉口火车站</t>
+          <t>西藏踢踢【武汉】武广国际站</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="C20" t="n">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="D20" t="n">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>97.33%</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】红钢城站</t>
+          <t>西藏踢踢【武汉】武汉大道站</t>
         </is>
       </c>
       <c r="B21" t="n">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="C21" t="n">
+        <v>106</v>
+      </c>
+      <c r="D21" t="n">
         <v>0</v>
       </c>
-      <c r="D21" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】花山站</t>
+          <t>西藏踢踢【武汉】汉口火车站</t>
         </is>
       </c>
       <c r="B22" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="C22" t="n">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="D22" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>84.62%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】虎泉站</t>
+          <t>西藏踢踢【武汉】红钢城站</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="C23" t="n">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="D23" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>61.29%</t>
+          <t>98.36%</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】轻工大学站</t>
+          <t>西藏踢踢【武汉】花山站</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="C24" t="n">
+        <v>46</v>
+      </c>
+      <c r="D24" t="n">
         <v>0</v>
       </c>
-      <c r="D24" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】长丰站</t>
+          <t>西藏踢踢【武汉】虎泉站</t>
         </is>
       </c>
       <c r="B25" t="n">
-        <v>34</v>
+        <v>102</v>
       </c>
       <c r="C25" t="n">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="D25" t="n">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>14.71%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】长港路站</t>
+          <t>西藏踢踢【武汉】轻工大学站</t>
         </is>
       </c>
       <c r="B26" t="n">
-        <v>23</v>
+        <v>71</v>
       </c>
       <c r="C26" t="n">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D26" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>65.22%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】万达站</t>
+          <t>西藏踢踢【武汉】长丰站</t>
         </is>
       </c>
       <c r="B27" t="n">
-        <v>55</v>
+        <v>96</v>
       </c>
       <c r="C27" t="n">
+        <v>96</v>
+      </c>
+      <c r="D27" t="n">
         <v>0</v>
       </c>
-      <c r="D27" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】东区站</t>
+          <t>西藏踢踢【武汉】长港路站</t>
         </is>
       </c>
       <c r="B28" t="n">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="C28" t="n">
+        <v>76</v>
+      </c>
+      <c r="D28" t="n">
         <v>0</v>
       </c>
-      <c r="D28" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】人信汇站</t>
+          <t>西藏踢踢【荆州】万达站</t>
         </is>
       </c>
       <c r="B29" t="n">
-        <v>24</v>
+        <v>119</v>
       </c>
       <c r="C29" t="n">
-        <v>7</v>
+        <v>117</v>
       </c>
       <c r="D29" t="n">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>29.17%</t>
+          <t>98.32%</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】城内站</t>
+          <t>西藏踢踢【荆州】东区站</t>
         </is>
       </c>
       <c r="B30" t="n">
-        <v>7</v>
+        <v>84</v>
       </c>
       <c r="C30" t="n">
-        <v>6</v>
+        <v>83</v>
       </c>
       <c r="D30" t="n">
         <v>1</v>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>85.71%</t>
+          <t>98.81%</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】大学城站</t>
+          <t>西藏踢踢【荆州】人信汇站</t>
         </is>
       </c>
       <c r="B31" t="n">
-        <v>4</v>
+        <v>62</v>
       </c>
       <c r="C31" t="n">
+        <v>62</v>
+      </c>
+      <c r="D31" t="n">
         <v>0</v>
       </c>
-      <c r="D31" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】太阳城站</t>
+          <t>西藏踢踢【荆州】城内站</t>
         </is>
       </c>
       <c r="B32" t="n">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C32" t="n">
+        <v>23</v>
+      </c>
+      <c r="D32" t="n">
         <v>0</v>
       </c>
-      <c r="D32" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】沙市站</t>
+          <t>西藏踢踢【荆州】大学城站</t>
         </is>
       </c>
       <c r="B33" t="n">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="C33" t="n">
+        <v>41</v>
+      </c>
+      <c r="D33" t="n">
         <v>0</v>
       </c>
-      <c r="D33" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】乐和城站</t>
+          <t>西藏踢踢【荆州】太阳城站</t>
         </is>
       </c>
       <c r="B34" t="n">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="C34" t="n">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="D34" t="n">
-        <v>45</v>
+        <v>1</v>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>98.25%</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】北辰站</t>
+          <t>西藏踢踢【荆州】未来之光站</t>
         </is>
       </c>
       <c r="B35" t="n">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="C35" t="n">
         <v>0</v>
       </c>
       <c r="D35" t="n">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>0.0%</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】植物园站</t>
+          <t>西藏踢踢【荆州】沙市站</t>
         </is>
       </c>
       <c r="B36" t="n">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="C36" t="n">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="D36" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>35.71%</t>
+          <t>99.03%</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】湘雅附三站</t>
+          <t>西藏踢踢【长沙】乐和城站</t>
         </is>
       </c>
       <c r="B37" t="n">
-        <v>34</v>
+        <v>182</v>
       </c>
       <c r="C37" t="n">
-        <v>0</v>
+        <v>181</v>
       </c>
       <c r="D37" t="n">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>99.45%</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】解放西站</t>
+          <t>西藏踢踢【长沙】北辰站</t>
         </is>
       </c>
       <c r="B38" t="n">
-        <v>33</v>
+        <v>124</v>
       </c>
       <c r="C38" t="n">
-        <v>0</v>
+        <v>110</v>
       </c>
       <c r="D38" t="n">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>88.71%</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】马厂站</t>
+          <t>西藏踢踢【长沙】植物园站</t>
         </is>
       </c>
       <c r="B39" t="n">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="C39" t="n">
-        <v>4</v>
+        <v>48</v>
       </c>
       <c r="D39" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>57.14%</t>
+          <t>97.96%</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>西藏踢踢【黄石】万达站</t>
+          <t>西藏踢踢【长沙】湘雅附三站</t>
         </is>
       </c>
       <c r="B40" t="n">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="C40" t="n">
-        <v>38</v>
+        <v>106</v>
       </c>
       <c r="D40" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>99.07%</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>西藏踢踢【黄石】下陆站</t>
+          <t>西藏踢踢【长沙】解放西站</t>
         </is>
       </c>
       <c r="B41" t="n">
-        <v>7</v>
+        <v>126</v>
       </c>
       <c r="C41" t="n">
-        <v>7</v>
+        <v>124</v>
       </c>
       <c r="D41" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>98.41%</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>西藏踢踢【黄石】团城山站</t>
+          <t>西藏踢踢【长沙】马厂站</t>
         </is>
       </c>
       <c r="B42" t="n">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="C42" t="n">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D42" t="n">
         <v>0</v>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>西藏踢踢【黄石】广州路站</t>
+          <t>西藏踢踢【黄石】万达站</t>
         </is>
       </c>
       <c r="B43" t="n">
-        <v>18</v>
+        <v>121</v>
       </c>
       <c r="C43" t="n">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="D43" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>72.22%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>集约配送-西藏踢踢【武汉】武汉大道站</t>
+          <t>西藏踢踢【黄石】下陆站</t>
         </is>
       </c>
       <c r="B44" t="n">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="C44" t="n">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="D44" t="n">
         <v>0</v>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>集约配送-西藏踢踢【武汉】红钢城站</t>
+          <t>西藏踢踢【黄石】团城山站</t>
         </is>
       </c>
       <c r="B45" t="n">
-        <v>6</v>
+        <v>101</v>
       </c>
       <c r="C45" t="n">
+        <v>101</v>
+      </c>
+      <c r="D45" t="n">
         <v>0</v>
       </c>
-      <c r="D45" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
+          <t>西藏踢踢【黄石】广州路站</t>
+        </is>
+      </c>
+      <c r="B46" t="n">
+        <v>73</v>
+      </c>
+      <c r="C46" t="n">
+        <v>72</v>
+      </c>
+      <c r="D46" t="n">
+        <v>1</v>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>98.63%</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>集约配送-西藏踢踢【南昌】紫金园站</t>
+        </is>
+      </c>
+      <c r="B47" t="n">
+        <v>1</v>
+      </c>
+      <c r="C47" t="n">
+        <v>0</v>
+      </c>
+      <c r="D47" t="n">
+        <v>1</v>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>0.0%</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>集约配送-西藏踢踢【武汉】佛祖岭站</t>
+        </is>
+      </c>
+      <c r="B48" t="n">
+        <v>6</v>
+      </c>
+      <c r="C48" t="n">
+        <v>6</v>
+      </c>
+      <c r="D48" t="n">
+        <v>0</v>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>100.0%</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>集约配送-西藏踢踢【武汉】创业街站</t>
+        </is>
+      </c>
+      <c r="B49" t="n">
+        <v>5</v>
+      </c>
+      <c r="C49" t="n">
+        <v>5</v>
+      </c>
+      <c r="D49" t="n">
+        <v>0</v>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>100.0%</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>集约配送-西藏踢踢【武汉】武汉大道站</t>
+        </is>
+      </c>
+      <c r="B50" t="n">
+        <v>11</v>
+      </c>
+      <c r="C50" t="n">
+        <v>11</v>
+      </c>
+      <c r="D50" t="n">
+        <v>0</v>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>100.0%</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>集约配送-西藏踢踢【武汉】汉口火车站</t>
+        </is>
+      </c>
+      <c r="B51" t="n">
+        <v>1</v>
+      </c>
+      <c r="C51" t="n">
+        <v>1</v>
+      </c>
+      <c r="D51" t="n">
+        <v>0</v>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>100.0%</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>集约配送-西藏踢踢【武汉】红钢城站</t>
+        </is>
+      </c>
+      <c r="B52" t="n">
+        <v>25</v>
+      </c>
+      <c r="C52" t="n">
+        <v>25</v>
+      </c>
+      <c r="D52" t="n">
+        <v>0</v>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>100.0%</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>集约配送-西藏踢踢【武汉】虎泉站</t>
+        </is>
+      </c>
+      <c r="B53" t="n">
+        <v>3</v>
+      </c>
+      <c r="C53" t="n">
+        <v>3</v>
+      </c>
+      <c r="D53" t="n">
+        <v>0</v>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>100.0%</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>集约配送-西藏踢踢【武汉】轻工大学站</t>
+        </is>
+      </c>
+      <c r="B54" t="n">
+        <v>3</v>
+      </c>
+      <c r="C54" t="n">
+        <v>3</v>
+      </c>
+      <c r="D54" t="n">
+        <v>0</v>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>100.0%</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
           <t>集约配送-西藏踢踢【黄石】万达站</t>
         </is>
       </c>
-      <c r="B46" t="n">
-[...2 lines deleted...]
-      <c r="C46" t="n">
+      <c r="B55" t="n">
+        <v>1</v>
+      </c>
+      <c r="C55" t="n">
+        <v>1</v>
+      </c>
+      <c r="D55" t="n">
         <v>0</v>
       </c>
-      <c r="D46" t="n">
-[...4 lines deleted...]
-          <t>0.0%</t>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E769"/>
+  <dimension ref="A1:E76"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>骑手编号</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>骑手姓名</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>站点名称</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>入职时间</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>离职时间</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>50145353</t>
+          <t>66248242</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>陈哲</t>
+          <t>李家良</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】湾里区</t>
+          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D2" s="1" t="n">
-        <v>45544</v>
+        <v>45941</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>46054</v>
+        <v>46055</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>52952164</t>
+          <t>68712188</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>付冲</t>
+          <t>肖涛君</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】望城站</t>
+          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>45696</v>
+        <v>46019</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>46054</v>
+        <v>46073</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>53102662</t>
+          <t>51866237</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>邢志强</t>
+          <t>杨锋</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】众圆广场站</t>
+          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>45702</v>
+        <v>45622</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>46054</v>
+        <v>46099</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>53238093</t>
+          <t>68896862</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>陈坤</t>
+          <t>瓦热斯·麦麦提阿卜杜拉</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】望城站</t>
+          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>45706</v>
+        <v>46027</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>46054</v>
+        <v>46109</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>53698443</t>
+          <t>71510100</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>谢秀冰</t>
+          <t>沈少波</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】万达新区站</t>
+          <t>企客集约配送-西藏踢踢【长沙】女子学院站</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>45719</v>
+        <v>46111</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>46054</v>
+        <v>46112</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>57625425</t>
+          <t>71541390</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>李昌顺</t>
+          <t>谢铭洋</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】紫金园站</t>
+          <t>企客集约配送-西藏踢踢【长沙】女子学院站</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>45829</v>
+        <v>46112</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>46054</v>
+        <v>46113</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>59484216</t>
+          <t>71551386</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>邹秀神</t>
+          <t>孙玲玲</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】湾里区</t>
+          <t>企客集约配送-西藏踢踢【长沙】女子学院站</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>45848</v>
+        <v>46112</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>46054</v>
+        <v>46113</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>61676978</t>
+          <t>71551697</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>谢星</t>
+          <t>刘鸿</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】万达站</t>
+          <t>企客集约配送-西藏踢踢【长沙】女子学院站</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>45867</v>
+        <v>46112</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>46054</v>
+        <v>46113</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>63380147</t>
+          <t>71523237</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>秦德军</t>
+          <t>涂子墨</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】万达站</t>
+          <t>企客集约配送-西藏踢踢【长沙】女子学院站</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>45887</v>
+        <v>46112</v>
       </c>
       <c r="E10" s="1" t="n">
-        <v>46054</v>
+        <v>46113</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>63766619</t>
+          <t>71553698</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>罗冬冬</t>
+          <t>戴新平</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】紫金园站</t>
+          <t>企客集约配送-西藏踢踢【长沙】女子学院站</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>45893</v>
+        <v>46112</v>
       </c>
       <c r="E11" s="1" t="n">
-        <v>46054</v>
+        <v>46113</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>64187776</t>
+          <t>71677716</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>杨仟</t>
+          <t>李成明</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】万达新区站</t>
+          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>45900</v>
+        <v>46115</v>
       </c>
       <c r="E12" s="1" t="n">
-        <v>46054</v>
+        <v>46116</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>64227725</t>
+          <t>72193585</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>王超</t>
+          <t>沙韶旭</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】红钢城站</t>
+          <t>集约配送-西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>45901</v>
+        <v>46128</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>46054</v>
+        <v>46138</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>64436344</t>
+          <t>72505666</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>赖志权</t>
+          <t>李天骐</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】湾里区</t>
+          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>45903</v>
+        <v>46137</v>
       </c>
       <c r="E14" s="1" t="n">
-        <v>46054</v>
+        <v>46144</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>64926360</t>
+          <t>70007019</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>纪明</t>
+          <t>郑雪峰</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】湾里区</t>
+          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>45911</v>
+        <v>46078</v>
       </c>
       <c r="E15" s="1" t="n">
-        <v>46054</v>
+        <v>46159</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>65206667</t>
+          <t>70980767</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>华亮亮</t>
+          <t>李翔宇</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】湾里区</t>
+          <t>V西藏踢踢【荆州】吾悦广场站</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>45916</v>
+        <v>46099</v>
       </c>
       <c r="E16" s="1" t="n">
-        <v>46054</v>
+        <v>46159</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>65357807</t>
+          <t>71949812</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>罗文</t>
+          <t>袁德奇</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】人信汇站</t>
+          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>45919</v>
+        <v>46122</v>
       </c>
       <c r="E17" s="1" t="n">
-        <v>46054</v>
+        <v>46159</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>65938936</t>
+          <t>72618617</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>文炜豪</t>
+          <t>刘莉</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】万达站</t>
+          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>45933</v>
+        <v>46141</v>
       </c>
       <c r="E18" s="1" t="n">
-        <v>46054</v>
+        <v>46159</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>66668680</t>
+          <t>72183388</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>桂希鹏</t>
+          <t>朱伦</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】万达站</t>
+          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>45950</v>
+        <v>46128</v>
       </c>
       <c r="E19" s="1" t="n">
-        <v>46054</v>
+        <v>46160</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>67046485</t>
+          <t>69612071</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>黄可可</t>
+          <t>袁彪</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】人信汇站</t>
+          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>45961</v>
+        <v>46055</v>
       </c>
       <c r="E20" s="1" t="n">
-        <v>46054</v>
+        <v>46161</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>67249233</t>
+          <t>72186098</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>彭文俊</t>
+          <t>刘金琦</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】解放西站</t>
+          <t>V西藏踢踢【荆州】吾悦广场站</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>45966</v>
+        <v>46128</v>
       </c>
       <c r="E21" s="1" t="n">
-        <v>46054</v>
+        <v>46164</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>67434388</t>
+          <t>72058645</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>黄恭俊</t>
+          <t>杨晓钧</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】众圆广场站</t>
+          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>45971</v>
+        <v>46125</v>
       </c>
       <c r="E22" s="1" t="n">
-        <v>46054</v>
+        <v>46170</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>67425417</t>
+          <t>70985571</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>袁辰风</t>
+          <t>章海伟</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】解放西站</t>
+          <t>西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>45971</v>
+        <v>46099</v>
       </c>
       <c r="E23" s="1" t="n">
-        <v>46054</v>
+        <v>46173</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>67605160</t>
+          <t>71111539</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>谢绍瑞</t>
+          <t>刘建</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】万达站</t>
+          <t>西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>45976</v>
+        <v>46102</v>
       </c>
       <c r="E24" s="1" t="n">
-        <v>46054</v>
+        <v>46173</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>67660674</t>
+          <t>73631208</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>张文学</t>
+          <t>林龙</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>V西藏踢踢【长沙】马厂站</t>
+          <t>西藏踢踢【长沙】湘雅附三站</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>45978</v>
+        <v>46172</v>
       </c>
       <c r="E25" s="1" t="n">
-        <v>46054</v>
+        <v>46173</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>67716648</t>
+          <t>73634560</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>宁明烨</t>
+          <t>施嘉佳</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】万达站</t>
+          <t>西藏踢踢【长沙】解放西站</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
-        <v>45980</v>
+        <v>46172</v>
       </c>
       <c r="E26" s="1" t="n">
-        <v>46054</v>
+        <v>46173</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>67146274</t>
+          <t>64860888</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>胡涛</t>
+          <t>雷佳佳</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>V西藏踢踢【武汉】中南路站</t>
+          <t>西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>45963</v>
+        <v>45910</v>
       </c>
       <c r="E27" s="1" t="n">
-        <v>46054</v>
+        <v>46173</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>67738584</t>
+          <t>67247371</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>向灵芝</t>
+          <t>汤云华</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】湘雅附三站</t>
+          <t>西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>45981</v>
+        <v>45966</v>
       </c>
       <c r="E28" s="1" t="n">
-        <v>46054</v>
+        <v>46173</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>67911698</t>
+          <t>68197088</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>刘连杰</t>
+          <t>姜昌伟</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】人信汇站</t>
+          <t>西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>45987</v>
+        <v>45997</v>
       </c>
       <c r="E29" s="1" t="n">
-        <v>46054</v>
+        <v>46173</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>67911805</t>
+          <t>68919432</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>李颖杰</t>
+          <t>秦维</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】万达站</t>
+          <t>V西藏踢踢【荆州】吾悦广场站</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>45987</v>
+        <v>46028</v>
       </c>
       <c r="E30" s="1" t="n">
-        <v>46054</v>
+        <v>46173</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>67913596</t>
+          <t>6732883</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>郑文</t>
+          <t>周扬</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>V西藏踢踢【长沙】马厂站</t>
+          <t>西藏踢踢【武汉】中南路站</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>45987</v>
+        <v>43159</v>
       </c>
       <c r="E31" s="1" t="n">
-        <v>46054</v>
+        <v>46174</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>67995340</t>
+          <t>53297346</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>旷俊峰</t>
+          <t>熊普</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>V西藏踢踢【长沙】马厂站</t>
+          <t>西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>45990</v>
+        <v>45708</v>
       </c>
       <c r="E32" s="1" t="n">
-        <v>46054</v>
+        <v>46174</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>68010084</t>
+          <t>54589096</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>刘博</t>
+          <t>吴睿强</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>V西藏踢踢【长沙】马厂站</t>
+          <t>西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>45991</v>
+        <v>45748</v>
       </c>
       <c r="E33" s="1" t="n">
-        <v>46054</v>
+        <v>46174</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>68088220</t>
+          <t>67625762</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>易先峰</t>
+          <t>王健</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】红钢城站</t>
+          <t>西藏踢踢【荆州】太阳城站</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>45993</v>
+        <v>45977</v>
       </c>
       <c r="E34" s="1" t="n">
-        <v>46054</v>
+        <v>46174</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>68164193</t>
+          <t>69716422</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>张燕如</t>
+          <t>张捷斌</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】湾里区</t>
+          <t>西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>45996</v>
+        <v>46060</v>
       </c>
       <c r="E35" s="1" t="n">
-        <v>46054</v>
+        <v>46174</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>68327640</t>
+          <t>72147890</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>戴红亮</t>
+          <t>陈欢</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】紫金园站</t>
+          <t>西藏踢踢【长沙】北辰站</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>46002</v>
+        <v>46127</v>
       </c>
       <c r="E36" s="1" t="n">
-        <v>46054</v>
+        <v>46174</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>68324024</t>
+          <t>73594210</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>王杰</t>
+          <t>兰海鸥</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】望城站</t>
+          <t>西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>46002</v>
+        <v>46171</v>
       </c>
       <c r="E37" s="1" t="n">
-        <v>46054</v>
+        <v>46174</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>68323979</t>
+          <t>73651606</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>江城东</t>
+          <t>王晶</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】望城站</t>
+          <t>西藏踢踢【长沙】北辰站</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>46002</v>
+        <v>46173</v>
       </c>
       <c r="E38" s="1" t="n">
-        <v>46054</v>
+        <v>46174</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>68394262</t>
+          <t>73467265</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>徐君文</t>
+          <t>付依洪</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】湾里区</t>
+          <t>V西藏踢踢【长沙】马厂站</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>46005</v>
+        <v>46167</v>
       </c>
       <c r="E39" s="1" t="n">
-        <v>46054</v>
+        <v>46175</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>68466828</t>
+          <t>69068346</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>洪文凯</t>
+          <t>肖杰</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】万达新区站</t>
+          <t>V西藏踢踢【荆州】吾悦广场站</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>46008</v>
+        <v>46033</v>
       </c>
       <c r="E40" s="1" t="n">
-        <v>46054</v>
+        <v>46176</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>68465478</t>
+          <t>73687461</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>刘浩</t>
+          <t>谭江广</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】万达新区站</t>
+          <t>西藏踢踢【荆州】东区站</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>46008</v>
+        <v>46174</v>
       </c>
       <c r="E41" s="1" t="n">
-        <v>46054</v>
+        <v>46176</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>68581522</t>
+          <t>73682040</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>卢鑫</t>
+          <t>陶茂源</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】武广国际站</t>
+          <t>西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>46013</v>
+        <v>46174</v>
       </c>
       <c r="E42" s="1" t="n">
-        <v>46054</v>
+        <v>46176</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>68605155</t>
+          <t>70028881</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>吴煌</t>
+          <t>杨帆</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】武广国际站</t>
+          <t>西藏踢踢【荆州】未来之光站</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>46014</v>
+        <v>46079</v>
       </c>
       <c r="E43" s="1" t="n">
-        <v>46054</v>
+        <v>46177</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>69457221</t>
+          <t>70769718</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>华方威</t>
+          <t>李佳隆</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】望城站</t>
+          <t>西藏踢踢【武汉】红钢城站</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>46048</v>
+        <v>46094</v>
       </c>
       <c r="E44" s="1" t="n">
-        <v>46054</v>
+        <v>46177</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>69469400</t>
+          <t>70949936</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>何流</t>
+          <t>陈敏</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】万达站</t>
+          <t>西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>46048</v>
+        <v>46098</v>
       </c>
       <c r="E45" s="1" t="n">
-        <v>46054</v>
+        <v>46177</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>69472743</t>
+          <t>71109321</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>何冲</t>
+          <t>朱毅万</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】万达站</t>
+          <t>V西藏踢踢【荆州】吾悦广场站</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>46048</v>
+        <v>46102</v>
       </c>
       <c r="E46" s="1" t="n">
-        <v>46054</v>
+        <v>46177</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>69508933</t>
+          <t>71947775</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>陈龙</t>
+          <t>黄体胜</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】万达站</t>
+          <t>西藏踢踢【南昌】湾里区</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>46050</v>
+        <v>46122</v>
       </c>
       <c r="E47" s="1" t="n">
-        <v>46054</v>
+        <v>46177</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>69544528</t>
+          <t>72071491</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>刘军芳</t>
+          <t>廖书超</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】万达新区站</t>
+          <t>西藏踢踢【长沙】北辰站</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>46052</v>
+        <v>46125</v>
       </c>
       <c r="E48" s="1" t="n">
-        <v>46054</v>
+        <v>46177</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>50621138</t>
+          <t>73590633</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>孙雪鹏</t>
+          <t>严斌斌</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】宝丰站</t>
+          <t>西藏踢踢【武汉】众圆广场站</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>45565</v>
+        <v>46171</v>
       </c>
       <c r="E49" s="1" t="n">
-        <v>46055</v>
+        <v>46177</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>64403357</t>
+          <t>73772233</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>比拉力喀日·如则阿卜杜拉</t>
+          <t>罗扬帆</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】轻工大学站</t>
+          <t>西藏踢踢【长沙】北辰站</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>45903</v>
+        <v>46176</v>
       </c>
       <c r="E50" s="1" t="n">
-        <v>46055</v>
+        <v>46177</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>64721254</t>
+          <t>73772296</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>刘文杰</t>
+          <t>郭奥</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】湘雅附三站</t>
+          <t>西藏踢踢【长沙】北辰站</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
-        <v>45908</v>
+        <v>46176</v>
       </c>
       <c r="E51" s="1" t="n">
-        <v>46055</v>
+        <v>46177</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>65148578</t>
+          <t>73774374</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>戴新平</t>
+          <t>柯超荣</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】乐和城站</t>
+          <t>西藏踢踢【黄石】广州路站</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>45915</v>
+        <v>46176</v>
       </c>
       <c r="E52" s="1" t="n">
-        <v>46055</v>
+        <v>46177</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>66248242</t>
+          <t>53195342</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>李家良</t>
+          <t>王勇</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】城内站</t>
+          <t>西藏踢踢【南昌】湾里区</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>45941</v>
+        <v>45705</v>
       </c>
       <c r="E53" s="1" t="n">
-        <v>46055</v>
+        <v>46177</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>66866895</t>
+          <t>70329940</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>李玟</t>
+          <t>王家龙</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】湘雅附三站</t>
+          <t>西藏踢踢【长沙】解放西站</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>45956</v>
+        <v>46086</v>
       </c>
       <c r="E54" s="1" t="n">
-        <v>46055</v>
+        <v>46178</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>67138827</t>
+          <t>70389426</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>张一敏</t>
+          <t>雷鹏正</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】太阳城站</t>
+          <t>西藏踢踢【长沙】北辰站</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
-        <v>45963</v>
+        <v>46087</v>
       </c>
       <c r="E55" s="1" t="n">
-        <v>46055</v>
+        <v>46178</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>67175947</t>
+          <t>70891834</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>黄阳</t>
+          <t>肖钰生</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】湘雅附三站</t>
+          <t>西藏踢踢【长沙】北辰站</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>45964</v>
+        <v>46097</v>
       </c>
       <c r="E56" s="1" t="n">
-        <v>46055</v>
+        <v>46178</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>67175943</t>
+          <t>72694078</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>万振伟</t>
+          <t>吴以豪</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】湘雅附三站</t>
+          <t>西藏踢踢【武汉】宝丰站</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>45964</v>
+        <v>46143</v>
       </c>
       <c r="E57" s="1" t="n">
-        <v>46055</v>
+        <v>46178</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>67296450</t>
+          <t>72812074</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>秧荣发</t>
+          <t>陈聪</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】乐和城站</t>
+          <t>西藏踢踢【南昌】湾里区</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>45967</v>
+        <v>46147</v>
       </c>
       <c r="E58" s="1" t="n">
-        <v>46055</v>
+        <v>46178</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>68023604</t>
+          <t>73138389</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>王彭超</t>
+          <t>张立志</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】太阳城站</t>
+          <t>西藏踢踢【荆州】沙市站</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>45991</v>
+        <v>46156</v>
       </c>
       <c r="E59" s="1" t="n">
-        <v>46055</v>
+        <v>46178</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>68026862</t>
+          <t>73650517</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>胡本强</t>
+          <t>刘雨森</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】汉口火车站</t>
+          <t>西藏踢踢【武汉】武广国际站</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
-        <v>45991</v>
+        <v>46173</v>
       </c>
       <c r="E60" s="1" t="n">
-        <v>46055</v>
+        <v>46178</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>68011717</t>
+          <t>73648348</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>康厚海</t>
+          <t>唐旭</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】北辰站</t>
+          <t>西藏踢踢【长沙】植物园站</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
-        <v>45991</v>
+        <v>46173</v>
       </c>
       <c r="E61" s="1" t="n">
-        <v>46055</v>
+        <v>46178</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>68047183</t>
+          <t>73686775</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>司马都</t>
+          <t>陈雨军</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】人信汇站</t>
+          <t>西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
-        <v>45992</v>
+        <v>46174</v>
       </c>
       <c r="E62" s="1" t="n">
-        <v>46055</v>
+        <v>46178</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>68781736</t>
+          <t>73790593</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>陈海洋</t>
+          <t>龙俊伟</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>企客集约配送-西藏踢踢【长沙】女子学院站</t>
+          <t>西藏踢踢【长沙】北辰站</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>46022</v>
+        <v>46177</v>
       </c>
       <c r="E63" s="1" t="n">
-        <v>46055</v>
+        <v>46178</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>68946952</t>
+          <t>73789562</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>汪星宇</t>
+          <t>何知恩</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】太阳城站</t>
+          <t>西藏踢踢【长沙】北辰站</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>46029</v>
+        <v>46177</v>
       </c>
       <c r="E64" s="1" t="n">
-        <v>46055</v>
+        <v>46178</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>68945669</t>
+          <t>70302829</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>杨军健</t>
+          <t>涂趣健</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】太阳城站</t>
+          <t>西藏踢踢【南昌】望城站</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
-        <v>46029</v>
+        <v>46085</v>
       </c>
       <c r="E65" s="1" t="n">
-        <v>46055</v>
+        <v>46179</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>69483537</t>
+          <t>71949303</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>章仔烨</t>
+          <t>廖海斌</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】解放西站</t>
+          <t>西藏踢踢【长沙】北辰站</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
-        <v>46049</v>
+        <v>46122</v>
       </c>
       <c r="E66" s="1" t="n">
-        <v>46055</v>
+        <v>46179</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>69503220</t>
+          <t>72363375</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>王绍平</t>
+          <t>朱攀</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】湘雅附三站</t>
+          <t>西藏踢踢【长沙】乐和城站</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>46050</v>
+        <v>46133</v>
       </c>
       <c r="E67" s="1" t="n">
-        <v>46055</v>
+        <v>46179</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>69593600</t>
+          <t>72725735</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>芒力科·麦提库尔班</t>
+          <t>文轩宇</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】众圆广场站</t>
+          <t>西藏踢踢【长沙】北辰站</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>46054</v>
+        <v>46144</v>
       </c>
       <c r="E68" s="1" t="n">
-        <v>46055</v>
+        <v>46179</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>69593579</t>
+          <t>72725785</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>伊德日斯·麦提图尔迪</t>
+          <t>胡赛</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】众圆广场站</t>
+          <t>西藏踢踢【长沙】北辰站</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>46054</v>
+        <v>46144</v>
       </c>
       <c r="E69" s="1" t="n">
-        <v>46055</v>
+        <v>46179</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>48667587</t>
+          <t>73093062</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>高阳</t>
+          <t>郑宇航</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】中南路站</t>
+          <t>西藏踢踢【荆州】万达站</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
-        <v>45494</v>
+        <v>46155</v>
       </c>
       <c r="E70" s="1" t="n">
-        <v>46056</v>
+        <v>46179</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>58198692</t>
+          <t>73409042</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>马云河</t>
+          <t>余杰</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>V西藏踢踢【武汉】中南路站</t>
+          <t>西藏踢踢【武汉】凯旋门站</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
-        <v>45837</v>
+        <v>46165</v>
       </c>
       <c r="E71" s="1" t="n">
-        <v>46056</v>
+        <v>46179</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>64496181</t>
+          <t>73597932</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>刘武</t>
+          <t>左天园</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】乐和城站</t>
+          <t>西藏踢踢【长沙】北辰站</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>45904</v>
+        <v>46171</v>
       </c>
       <c r="E72" s="1" t="n">
-        <v>46056</v>
+        <v>46179</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>67418009</t>
+          <t>73587964</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>刘传国</t>
+          <t>龚雪风</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】沙市站</t>
+          <t>西藏踢踢【荆州】万达站</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>45971</v>
+        <v>46171</v>
       </c>
       <c r="E73" s="1" t="n">
-        <v>46056</v>
+        <v>46179</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>67596328</t>
+          <t>73788507</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>柯宇轩</t>
+          <t>张虹</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】红钢城站</t>
+          <t>西藏踢踢【长沙】北辰站</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>45976</v>
+        <v>46177</v>
       </c>
       <c r="E74" s="1" t="n">
-        <v>46056</v>
+        <v>46179</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>68039682</t>
+          <t>73752663</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>图尔荪巴柯·艾力</t>
+          <t>张冠辉</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>V西藏踢踢【武汉】中南路站</t>
+          <t>西藏踢踢【武汉】武广国际站</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
-        <v>45992</v>
+        <v>46176</v>
       </c>
       <c r="E75" s="1" t="n">
-        <v>46056</v>
+        <v>46179</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>68079483</t>
+          <t>68444241</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>薛山</t>
+          <t>阿卜杜瓦日斯·托合提</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>V西藏踢踢【长沙】马厂站</t>
+          <t>西藏踢踢【南昌】万达新区站</t>
         </is>
       </c>
       <c r="D76" s="1" t="n">
-        <v>45993</v>
+        <v>46007</v>
       </c>
       <c r="E76" s="1" t="n">
-        <v>46056</v>
-[...15938 lines deleted...]
-        <v>46089</v>
+        <v>46179</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>