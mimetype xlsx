--- v1 (2026-06-07)
+++ v2 (2026-09-07)
@@ -347,1231 +347,1294 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E55"/>
+  <dimension ref="A1:E58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>站点名称</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>骑手总数</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>已上传</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>未上传</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>上传率</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>V西藏踢踢【武汉】中南路站</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>147</v>
+        <v>244</v>
       </c>
       <c r="C2" t="n">
-        <v>147</v>
+        <v>243</v>
       </c>
       <c r="D2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>99.59%</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>V西藏踢踢【荆州】吾悦广场站</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>44</v>
       </c>
       <c r="C3" t="n">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D3" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>88.64%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>V西藏踢踢【长沙】马厂站</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>143</v>
+        <v>240</v>
       </c>
       <c r="C4" t="n">
-        <v>142</v>
+        <v>234</v>
       </c>
       <c r="D4" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>99.3%</t>
+          <t>97.5%</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>企客集约配送-西藏踢踢【长沙】女子学院站</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>6</v>
       </c>
       <c r="C5" t="n">
         <v>0</v>
       </c>
       <c r="D5" t="n">
         <v>6</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>0.0%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="C6" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D6" t="n">
         <v>12</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>14.29%</t>
+          <t>50.0%</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>西藏踢踢【南昌】万达新区站</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>118</v>
+        <v>231</v>
       </c>
       <c r="C7" t="n">
-        <v>117</v>
+        <v>217</v>
       </c>
       <c r="D7" t="n">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>99.15%</t>
+          <t>93.94%</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>西藏踢踢【南昌】新建北站</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>46</v>
+        <v>90</v>
       </c>
       <c r="C8" t="n">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="D8" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>87.78%</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>西藏踢踢【南昌】望城站</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>86</v>
+        <v>136</v>
       </c>
       <c r="C9" t="n">
-        <v>85</v>
+        <v>125</v>
       </c>
       <c r="D9" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>98.84%</t>
+          <t>91.91%</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>西藏踢踢【南昌】湾里区</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>72</v>
+        <v>113</v>
       </c>
       <c r="C10" t="n">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="D10" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>95.83%</t>
+          <t>92.04%</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>192</v>
+        <v>288</v>
       </c>
       <c r="C11" t="n">
-        <v>180</v>
+        <v>277</v>
       </c>
       <c r="D11" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>93.75%</t>
+          <t>96.18%</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>西藏踢踢【武汉】中南路二站</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>3</v>
       </c>
       <c r="C12" t="n">
         <v>3</v>
       </c>
       <c r="D12" t="n">
         <v>0</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>西藏踢踢【武汉】中南路站</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C13" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>66.67%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】众圆广场站</t>
+          <t>西藏踢踢【武汉】京汉大道站</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="C14" t="n">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="D14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>98.25%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】佛祖岭站</t>
+          <t>西藏踢踢【武汉】众圆广场站</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>133</v>
+        <v>107</v>
       </c>
       <c r="C15" t="n">
-        <v>133</v>
+        <v>105</v>
       </c>
       <c r="D15" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>98.13%</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】凯旋门站</t>
+          <t>西藏踢踢【武汉】佛祖岭站</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>23</v>
+        <v>234</v>
       </c>
       <c r="C16" t="n">
-        <v>22</v>
+        <v>226</v>
       </c>
       <c r="D16" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>95.65%</t>
+          <t>96.58%</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】创业街站</t>
+          <t>西藏踢踢【武汉】凯旋门站</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>53</v>
+        <v>151</v>
       </c>
       <c r="C17" t="n">
-        <v>53</v>
+        <v>148</v>
       </c>
       <c r="D17" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>98.01%</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】司门口站</t>
+          <t>西藏踢踢【武汉】创业街站</t>
         </is>
       </c>
       <c r="B18" t="n">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="C18" t="n">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="D18" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>97.78%</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】宝丰站</t>
+          <t>西藏踢踢【武汉】司门口站</t>
         </is>
       </c>
       <c r="B19" t="n">
-        <v>128</v>
+        <v>154</v>
       </c>
       <c r="C19" t="n">
-        <v>127</v>
+        <v>148</v>
       </c>
       <c r="D19" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>99.22%</t>
+          <t>96.1%</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】武广国际站</t>
+          <t>西藏踢踢【武汉】宝丰站</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>75</v>
+        <v>227</v>
       </c>
       <c r="C20" t="n">
-        <v>73</v>
+        <v>226</v>
       </c>
       <c r="D20" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>97.33%</t>
+          <t>99.56%</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】武汉大道站</t>
+          <t>西藏踢踢【武汉】武广国际站</t>
         </is>
       </c>
       <c r="B21" t="n">
-        <v>106</v>
+        <v>145</v>
       </c>
       <c r="C21" t="n">
-        <v>106</v>
+        <v>143</v>
       </c>
       <c r="D21" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>98.62%</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】汉口火车站</t>
+          <t>西藏踢踢【武汉】武汉大道站</t>
         </is>
       </c>
       <c r="B22" t="n">
-        <v>41</v>
+        <v>181</v>
       </c>
       <c r="C22" t="n">
-        <v>41</v>
+        <v>179</v>
       </c>
       <c r="D22" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>98.9%</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】红钢城站</t>
+          <t>西藏踢踢【武汉】汉口火车站</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="C23" t="n">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="D23" t="n">
         <v>1</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>98.36%</t>
+          <t>98.73%</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】花山站</t>
+          <t>西藏踢踢【武汉】红钢城站</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>46</v>
+        <v>94</v>
       </c>
       <c r="C24" t="n">
-        <v>46</v>
+        <v>88</v>
       </c>
       <c r="D24" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>93.62%</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】虎泉站</t>
+          <t>西藏踢踢【武汉】花山站</t>
         </is>
       </c>
       <c r="B25" t="n">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="C25" t="n">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="D25" t="n">
         <v>0</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】轻工大学站</t>
+          <t>西藏踢踢【武汉】虎泉站</t>
         </is>
       </c>
       <c r="B26" t="n">
-        <v>71</v>
+        <v>201</v>
       </c>
       <c r="C26" t="n">
-        <v>71</v>
+        <v>198</v>
       </c>
       <c r="D26" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>98.51%</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】长丰站</t>
+          <t>西藏踢踢【武汉】走马岭站</t>
         </is>
       </c>
       <c r="B27" t="n">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="C27" t="n">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="D27" t="n">
         <v>0</v>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】长港路站</t>
+          <t>西藏踢踢【武汉】轻工大学站</t>
         </is>
       </c>
       <c r="B28" t="n">
-        <v>76</v>
+        <v>157</v>
       </c>
       <c r="C28" t="n">
-        <v>76</v>
+        <v>155</v>
       </c>
       <c r="D28" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>98.73%</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】万达站</t>
+          <t>西藏踢踢【武汉】长丰站</t>
         </is>
       </c>
       <c r="B29" t="n">
-        <v>119</v>
+        <v>153</v>
       </c>
       <c r="C29" t="n">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="D29" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>98.32%</t>
+          <t>96.08%</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】东区站</t>
+          <t>西藏踢踢【武汉】长港路站</t>
         </is>
       </c>
       <c r="B30" t="n">
-        <v>84</v>
+        <v>158</v>
       </c>
       <c r="C30" t="n">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="D30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>98.81%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】人信汇站</t>
+          <t>西藏踢踢【武汉】龙阳站</t>
         </is>
       </c>
       <c r="B31" t="n">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="C31" t="n">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="D31" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>92.59%</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】城内站</t>
+          <t>西藏踢踢【荆州】万达站</t>
         </is>
       </c>
       <c r="B32" t="n">
-        <v>23</v>
+        <v>217</v>
       </c>
       <c r="C32" t="n">
-        <v>23</v>
+        <v>186</v>
       </c>
       <c r="D32" t="n">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>85.71%</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】大学城站</t>
+          <t>西藏踢踢【荆州】东区站</t>
         </is>
       </c>
       <c r="B33" t="n">
-        <v>41</v>
+        <v>129</v>
       </c>
       <c r="C33" t="n">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="D33" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>89.92%</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】太阳城站</t>
+          <t>西藏踢踢【荆州】人信汇站</t>
         </is>
       </c>
       <c r="B34" t="n">
-        <v>57</v>
+        <v>115</v>
       </c>
       <c r="C34" t="n">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="D34" t="n">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>98.25%</t>
+          <t>81.74%</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】未来之光站</t>
+          <t>西藏踢踢【荆州】城内站</t>
         </is>
       </c>
       <c r="B35" t="n">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="C35" t="n">
+        <v>60</v>
+      </c>
+      <c r="D35" t="n">
         <v>0</v>
       </c>
-      <c r="D35" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】沙市站</t>
+          <t>西藏踢踢【荆州】大学城站</t>
         </is>
       </c>
       <c r="B36" t="n">
-        <v>103</v>
+        <v>82</v>
       </c>
       <c r="C36" t="n">
-        <v>102</v>
+        <v>82</v>
       </c>
       <c r="D36" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>99.03%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】乐和城站</t>
+          <t>西藏踢踢【荆州】太阳城站</t>
         </is>
       </c>
       <c r="B37" t="n">
-        <v>182</v>
+        <v>127</v>
       </c>
       <c r="C37" t="n">
-        <v>181</v>
+        <v>114</v>
       </c>
       <c r="D37" t="n">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>99.45%</t>
+          <t>89.76%</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】北辰站</t>
+          <t>西藏踢踢【荆州】未来之光站</t>
         </is>
       </c>
       <c r="B38" t="n">
-        <v>124</v>
+        <v>47</v>
       </c>
       <c r="C38" t="n">
-        <v>110</v>
+        <v>35</v>
       </c>
       <c r="D38" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>88.71%</t>
+          <t>74.47%</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】植物园站</t>
+          <t>西藏踢踢【荆州】沙市站</t>
         </is>
       </c>
       <c r="B39" t="n">
-        <v>49</v>
+        <v>184</v>
       </c>
       <c r="C39" t="n">
-        <v>48</v>
+        <v>182</v>
       </c>
       <c r="D39" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>97.96%</t>
+          <t>98.91%</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】湘雅附三站</t>
+          <t>西藏踢踢【长沙】乐和城站</t>
         </is>
       </c>
       <c r="B40" t="n">
-        <v>107</v>
+        <v>324</v>
       </c>
       <c r="C40" t="n">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="D40" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>99.07%</t>
+          <t>98.15%</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】解放西站</t>
+          <t>西藏踢踢【长沙】北辰站</t>
         </is>
       </c>
       <c r="B41" t="n">
-        <v>126</v>
+        <v>259</v>
       </c>
       <c r="C41" t="n">
-        <v>124</v>
+        <v>253</v>
       </c>
       <c r="D41" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>98.41%</t>
+          <t>97.68%</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】马厂站</t>
+          <t>西藏踢踢【长沙】植物园站</t>
         </is>
       </c>
       <c r="B42" t="n">
-        <v>19</v>
+        <v>130</v>
       </c>
       <c r="C42" t="n">
-        <v>19</v>
+        <v>120</v>
       </c>
       <c r="D42" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>92.31%</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>西藏踢踢【黄石】万达站</t>
+          <t>西藏踢踢【长沙】湘雅附三站</t>
         </is>
       </c>
       <c r="B43" t="n">
-        <v>121</v>
+        <v>189</v>
       </c>
       <c r="C43" t="n">
-        <v>121</v>
+        <v>184</v>
       </c>
       <c r="D43" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>97.35%</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>西藏踢踢【黄石】下陆站</t>
+          <t>西藏踢踢【长沙】解放西站</t>
         </is>
       </c>
       <c r="B44" t="n">
-        <v>26</v>
+        <v>250</v>
       </c>
       <c r="C44" t="n">
-        <v>26</v>
+        <v>232</v>
       </c>
       <c r="D44" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>92.8%</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>西藏踢踢【黄石】团城山站</t>
+          <t>西藏踢踢【长沙】马厂站</t>
         </is>
       </c>
       <c r="B45" t="n">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="C45" t="n">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="D45" t="n">
         <v>0</v>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>西藏踢踢【黄石】广州路站</t>
+          <t>西藏踢踢【黄石】万达站</t>
         </is>
       </c>
       <c r="B46" t="n">
-        <v>73</v>
+        <v>187</v>
       </c>
       <c r="C46" t="n">
-        <v>72</v>
+        <v>156</v>
       </c>
       <c r="D46" t="n">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>98.63%</t>
+          <t>83.42%</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>集约配送-西藏踢踢【南昌】紫金园站</t>
+          <t>西藏踢踢【黄石】下陆站</t>
         </is>
       </c>
       <c r="B47" t="n">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="C47" t="n">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="D47" t="n">
         <v>1</v>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>97.83%</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>集约配送-西藏踢踢【武汉】佛祖岭站</t>
+          <t>西藏踢踢【黄石】团城山站</t>
         </is>
       </c>
       <c r="B48" t="n">
-        <v>6</v>
+        <v>150</v>
       </c>
       <c r="C48" t="n">
-        <v>6</v>
+        <v>141</v>
       </c>
       <c r="D48" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>94.0%</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>集约配送-西藏踢踢【武汉】创业街站</t>
+          <t>西藏踢踢【黄石】广州路站</t>
         </is>
       </c>
       <c r="B49" t="n">
-        <v>5</v>
+        <v>146</v>
       </c>
       <c r="C49" t="n">
-        <v>5</v>
+        <v>146</v>
       </c>
       <c r="D49" t="n">
         <v>0</v>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>集约配送-西藏踢踢【武汉】武汉大道站</t>
+          <t>集约配送-西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="B50" t="n">
         <v>11</v>
       </c>
       <c r="C50" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="D50" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>9.09%</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>集约配送-西藏踢踢【武汉】汉口火车站</t>
+          <t>集约配送-西藏踢踢【武汉】佛祖岭站</t>
         </is>
       </c>
       <c r="B51" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C51" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D51" t="n">
         <v>0</v>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>集约配送-西藏踢踢【武汉】红钢城站</t>
+          <t>集约配送-西藏踢踢【武汉】创业街站</t>
         </is>
       </c>
       <c r="B52" t="n">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="C52" t="n">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D52" t="n">
         <v>0</v>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>集约配送-西藏踢踢【武汉】虎泉站</t>
+          <t>集约配送-西藏踢踢【武汉】武汉大道站</t>
         </is>
       </c>
       <c r="B53" t="n">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="C53" t="n">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="D53" t="n">
         <v>0</v>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>集约配送-西藏踢踢【武汉】轻工大学站</t>
+          <t>集约配送-西藏踢踢【武汉】汉口火车站</t>
         </is>
       </c>
       <c r="B54" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C54" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D54" t="n">
         <v>0</v>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
+          <t>集约配送-西藏踢踢【武汉】红钢城站</t>
+        </is>
+      </c>
+      <c r="B55" t="n">
+        <v>48</v>
+      </c>
+      <c r="C55" t="n">
+        <v>40</v>
+      </c>
+      <c r="D55" t="n">
+        <v>8</v>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>83.33%</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>集约配送-西藏踢踢【武汉】虎泉站</t>
+        </is>
+      </c>
+      <c r="B56" t="n">
+        <v>13</v>
+      </c>
+      <c r="C56" t="n">
+        <v>13</v>
+      </c>
+      <c r="D56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>100.0%</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>集约配送-西藏踢踢【武汉】轻工大学站</t>
+        </is>
+      </c>
+      <c r="B57" t="n">
+        <v>3</v>
+      </c>
+      <c r="C57" t="n">
+        <v>3</v>
+      </c>
+      <c r="D57" t="n">
+        <v>0</v>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>100.0%</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
           <t>集约配送-西藏踢踢【黄石】万达站</t>
         </is>
       </c>
-      <c r="B55" t="n">
+      <c r="B58" t="n">
         <v>1</v>
       </c>
-      <c r="C55" t="n">
+      <c r="C58" t="n">
         <v>1</v>
       </c>
-      <c r="D55" t="n">
+      <c r="D58" t="n">
         <v>0</v>
       </c>
-      <c r="E55" t="inlineStr">
+      <c r="E58" t="inlineStr">
         <is>
           <t>100.0%</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E76"/>
+  <dimension ref="A1:E326"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>骑手编号</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>骑手姓名</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>站点名称</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1818,1513 +1881,7263 @@
       <c r="A12" t="inlineStr">
         <is>
           <t>71677716</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>李成明</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
         <v>46115</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>46116</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>72193585</t>
+          <t>72505666</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>沙韶旭</t>
+          <t>李天骐</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>集约配送-西藏踢踢【南昌】紫金园站</t>
+          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>46128</v>
+        <v>46137</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>46138</v>
+        <v>46144</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>72505666</t>
+          <t>70007019</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>李天骐</t>
+          <t>郑雪峰</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>46137</v>
+        <v>46078</v>
       </c>
       <c r="E14" s="1" t="n">
-        <v>46144</v>
+        <v>46159</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>70007019</t>
+          <t>73631208</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>郑雪峰</t>
+          <t>林龙</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
+          <t>西藏踢踢【长沙】湘雅附三站</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>46078</v>
+        <v>46172</v>
       </c>
       <c r="E15" s="1" t="n">
-        <v>46159</v>
+        <v>46173</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>70980767</t>
+          <t>73634560</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>李翔宇</t>
+          <t>施嘉佳</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>V西藏踢踢【荆州】吾悦广场站</t>
+          <t>西藏踢踢【长沙】解放西站</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>46099</v>
+        <v>46172</v>
       </c>
       <c r="E16" s="1" t="n">
-        <v>46159</v>
+        <v>46173</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>71949812</t>
+          <t>71785510</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>袁德奇</t>
+          <t>王子璇</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>46122</v>
+        <v>46118</v>
       </c>
       <c r="E17" s="1" t="n">
-        <v>46159</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>72618617</t>
+          <t>44994695</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>刘莉</t>
+          <t>王志明</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
+          <t>西藏踢踢【长沙】解放西站</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>46141</v>
+        <v>45374</v>
       </c>
       <c r="E18" s="1" t="n">
-        <v>46159</v>
+        <v>46186</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>72183388</t>
+          <t>72618451</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>朱伦</t>
+          <t>姚俊杰</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>46128</v>
+        <v>46141</v>
       </c>
       <c r="E19" s="1" t="n">
-        <v>46160</v>
+        <v>46189</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>69612071</t>
+          <t>74240220</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>袁彪</t>
+          <t>王子璇</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
+          <t>西藏踢踢【荆州】万达站</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>46055</v>
+        <v>46189</v>
       </c>
       <c r="E20" s="1" t="n">
-        <v>46161</v>
+        <v>46190</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>72186098</t>
+          <t>72917674</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>刘金琦</t>
+          <t>夏吕琦</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>V西藏踢踢【荆州】吾悦广场站</t>
+          <t>集约配送-西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>46128</v>
+        <v>46150</v>
       </c>
       <c r="E21" s="1" t="n">
-        <v>46164</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>72058645</t>
+          <t>69632138</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>杨晓钧</t>
+          <t>周一鸣</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
+          <t>集约配送-西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>46125</v>
+        <v>46056</v>
       </c>
       <c r="E22" s="1" t="n">
-        <v>46170</v>
+        <v>46200</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>70985571</t>
+          <t>73196130</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>章海伟</t>
+          <t>郭锟</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】紫金园站</t>
+          <t>集约配送-西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>46099</v>
+        <v>46158</v>
       </c>
       <c r="E23" s="1" t="n">
-        <v>46173</v>
+        <v>46200</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>71111539</t>
+          <t>73287758</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>刘建</t>
+          <t>王梓凯</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】紫金园站</t>
+          <t>集约配送-西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>46102</v>
+        <v>46161</v>
       </c>
       <c r="E24" s="1" t="n">
-        <v>46173</v>
+        <v>46200</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>73631208</t>
+          <t>73287781</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>林龙</t>
+          <t>张灿阳</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】湘雅附三站</t>
+          <t>集约配送-西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>46172</v>
+        <v>46161</v>
       </c>
       <c r="E25" s="1" t="n">
-        <v>46173</v>
+        <v>46200</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>73634560</t>
+          <t>73529249</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>施嘉佳</t>
+          <t>帅德新</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】解放西站</t>
+          <t>集约配送-西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
-        <v>46172</v>
+        <v>46169</v>
       </c>
       <c r="E26" s="1" t="n">
-        <v>46173</v>
+        <v>46200</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>64860888</t>
+          <t>51338420</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>雷佳佳</t>
+          <t>侯明波</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】紫金园站</t>
+          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>45910</v>
+        <v>45597</v>
       </c>
       <c r="E27" s="1" t="n">
-        <v>46173</v>
+        <v>46202</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>67247371</t>
+          <t>67052071</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>汤云华</t>
+          <t>张振华</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】紫金园站</t>
+          <t>西藏踢踢【黄石】万达站</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>45966</v>
+        <v>45961</v>
       </c>
       <c r="E28" s="1" t="n">
-        <v>46173</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>68197088</t>
+          <t>67084322</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>姜昌伟</t>
+          <t>赵乙丁</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】紫金园站</t>
+          <t>西藏踢踢【黄石】万达站</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>45997</v>
+        <v>45962</v>
       </c>
       <c r="E29" s="1" t="n">
-        <v>46173</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>68919432</t>
+          <t>68779555</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>秦维</t>
+          <t>肖彥</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>V西藏踢踢【荆州】吾悦广场站</t>
+          <t>西藏踢踢【黄石】万达站</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>46028</v>
+        <v>46022</v>
       </c>
       <c r="E30" s="1" t="n">
-        <v>46173</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>6732883</t>
+          <t>69637803</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>周扬</t>
+          <t>李昱峰</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】中南路站</t>
+          <t>西藏踢踢【黄石】万达站</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>43159</v>
+        <v>46056</v>
       </c>
       <c r="E31" s="1" t="n">
-        <v>46174</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>53297346</t>
+          <t>72619265</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>熊普</t>
+          <t>杨江涛</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】紫金园站</t>
+          <t>西藏踢踢【黄石】万达站</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>45708</v>
+        <v>46141</v>
       </c>
       <c r="E32" s="1" t="n">
-        <v>46174</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>54589096</t>
+          <t>73100729</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>吴睿强</t>
+          <t>谢伟斌</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】紫金园站</t>
+          <t>西藏踢踢【黄石】万达站</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>45748</v>
+        <v>46155</v>
       </c>
       <c r="E33" s="1" t="n">
-        <v>46174</v>
+        <v>46204</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>67625762</t>
+          <t>73493822</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>王健</t>
+          <t>彭小祥</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】太阳城站</t>
+          <t>西藏踢踢【黄石】万达站</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>45977</v>
+        <v>46168</v>
       </c>
       <c r="E34" s="1" t="n">
-        <v>46174</v>
+        <v>46204</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>69716422</t>
+          <t>74772484</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>张捷斌</t>
+          <t>魏文军</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】紫金园站</t>
+          <t>西藏踢踢【长沙】湘雅附三站</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>46060</v>
+        <v>46203</v>
       </c>
       <c r="E35" s="1" t="n">
-        <v>46174</v>
+        <v>46205</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>72147890</t>
+          <t>73101600</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>陈欢</t>
+          <t>杨佳杰</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】北辰站</t>
+          <t>西藏踢踢【黄石】万达站</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>46127</v>
+        <v>46155</v>
       </c>
       <c r="E36" s="1" t="n">
-        <v>46174</v>
+        <v>46206</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>73594210</t>
+          <t>74143943</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>兰海鸥</t>
+          <t>高君宇</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】紫金园站</t>
+          <t>西藏踢踢【长沙】解放西站</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>46171</v>
+        <v>46187</v>
       </c>
       <c r="E37" s="1" t="n">
-        <v>46174</v>
+        <v>46206</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>73651606</t>
+          <t>74072113</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>王晶</t>
+          <t>杨兴涛</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】北辰站</t>
+          <t>集约配送-西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>46173</v>
+        <v>46185</v>
       </c>
       <c r="E38" s="1" t="n">
-        <v>46174</v>
+        <v>46207</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>73467265</t>
+          <t>72959028</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>付依洪</t>
+          <t>曹媛洁</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>V西藏踢踢【长沙】马厂站</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>46167</v>
+        <v>46151</v>
       </c>
       <c r="E39" s="1" t="n">
-        <v>46175</v>
+        <v>46209</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>69068346</t>
+          <t>75154401</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>肖杰</t>
+          <t>郑乐</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>V西藏踢踢【荆州】吾悦广场站</t>
+          <t>西藏踢踢【长沙】湘雅附三站</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>46033</v>
+        <v>46210</v>
       </c>
       <c r="E40" s="1" t="n">
-        <v>46176</v>
+        <v>46211</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>73687461</t>
+          <t>74715700</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>谭江广</t>
+          <t>柴永先</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】东区站</t>
+          <t>集约配送-西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>46174</v>
+        <v>46202</v>
       </c>
       <c r="E41" s="1" t="n">
-        <v>46176</v>
+        <v>46214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>73682040</t>
+          <t>74924989</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>陶茂源</t>
+          <t>张泽丞</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】紫金园站</t>
+          <t>集约配送-西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>46174</v>
+        <v>46206</v>
       </c>
       <c r="E42" s="1" t="n">
-        <v>46176</v>
+        <v>46215</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>70028881</t>
+          <t>70437119</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>杨帆</t>
+          <t>杜金龙</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】未来之光站</t>
+          <t>集约配送-西藏踢踢【南昌】紫金园站</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>46079</v>
+        <v>46088</v>
       </c>
       <c r="E43" s="1" t="n">
-        <v>46177</v>
+        <v>46217</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>70769718</t>
+          <t>65361836</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>李佳隆</t>
+          <t>刘江涛</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】红钢城站</t>
+          <t>西藏踢踢【长沙】解放西站</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>46094</v>
+        <v>45919</v>
       </c>
       <c r="E44" s="1" t="n">
-        <v>46177</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>70949936</t>
+          <t>63467406</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>陈敏</t>
+          <t>王敏婕</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】紫金园站</t>
+          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>46098</v>
+        <v>45888</v>
       </c>
       <c r="E45" s="1" t="n">
-        <v>46177</v>
+        <v>46219</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>71109321</t>
+          <t>74437349</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>朱毅万</t>
+          <t>伍俊麟</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>V西藏踢踢【荆州】吾悦广场站</t>
+          <t>西藏踢踢【长沙】湘雅附三站</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>46102</v>
+        <v>46195</v>
       </c>
       <c r="E46" s="1" t="n">
-        <v>46177</v>
+        <v>46224</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>71947775</t>
+          <t>55983238</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>黄体胜</t>
+          <t>刘甲有</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】湾里区</t>
+          <t>西藏踢踢【长沙】解放西站</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>46122</v>
+        <v>45795</v>
       </c>
       <c r="E47" s="1" t="n">
-        <v>46177</v>
+        <v>46230</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>72071491</t>
+          <t>74221735</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>廖书超</t>
+          <t>孙添乐</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】北辰站</t>
+          <t>西藏踢踢【长沙】解放西站</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>46125</v>
+        <v>46189</v>
       </c>
       <c r="E48" s="1" t="n">
-        <v>46177</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>73590633</t>
+          <t>75678331</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>严斌斌</t>
+          <t>蔡泽</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】众圆广场站</t>
+          <t>西藏踢踢【长沙】解放西站</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>46171</v>
+        <v>46218</v>
       </c>
       <c r="E49" s="1" t="n">
-        <v>46177</v>
+        <v>46238</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>73772233</t>
+          <t>76577983</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>罗扬帆</t>
+          <t>喻锡城</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】北辰站</t>
+          <t>西藏踢踢【黄石】万达站</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>46176</v>
+        <v>46235</v>
       </c>
       <c r="E50" s="1" t="n">
-        <v>46177</v>
+        <v>46243</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>73772296</t>
+          <t>72690382</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>郭奥</t>
+          <t>黄师武</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】北辰站</t>
+          <t>西藏踢踢【南昌】湾里区</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
-        <v>46176</v>
+        <v>46143</v>
       </c>
       <c r="E51" s="1" t="n">
-        <v>46177</v>
+        <v>46243</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>73774374</t>
+          <t>76720124</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>柯超荣</t>
+          <t>黄政</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>西藏踢踢【黄石】广州路站</t>
+          <t>西藏踢踢【长沙】乐和城站</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>46176</v>
+        <v>46238</v>
       </c>
       <c r="E52" s="1" t="n">
-        <v>46177</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>53195342</t>
+          <t>76848664</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>王勇</t>
+          <t>何敏军</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】湾里区</t>
+          <t>西藏踢踢【长沙】解放西站</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>45705</v>
+        <v>46241</v>
       </c>
       <c r="E53" s="1" t="n">
-        <v>46177</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>70329940</t>
+          <t>73794310</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>王家龙</t>
+          <t>杨威</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】解放西站</t>
+          <t>西藏踢踢【武汉】长丰站</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>46086</v>
+        <v>46177</v>
       </c>
       <c r="E54" s="1" t="n">
-        <v>46178</v>
+        <v>46245</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>70389426</t>
+          <t>53125148</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>雷鹏正</t>
+          <t>肖文军</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】北辰站</t>
+          <t>蓝海拓展-西藏踢踢【荆州】百盟站</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
-        <v>46087</v>
+        <v>45703</v>
       </c>
       <c r="E55" s="1" t="n">
-        <v>46178</v>
+        <v>46245</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>70891834</t>
+          <t>61708184</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>肖钰生</t>
+          <t>王威</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】北辰站</t>
+          <t>西藏踢踢【武汉】长丰站</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>46097</v>
+        <v>45867</v>
       </c>
       <c r="E56" s="1" t="n">
-        <v>46178</v>
+        <v>46245</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>72694078</t>
+          <t>68138592</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>吴以豪</t>
+          <t>肖锦坤</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】宝丰站</t>
+          <t>西藏踢踢【长沙】解放西站</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>46143</v>
+        <v>45995</v>
       </c>
       <c r="E57" s="1" t="n">
-        <v>46178</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>72812074</t>
+          <t>68802975</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>陈聪</t>
+          <t>吴梓萱</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】湾里区</t>
+          <t>西藏踢踢【武汉】长丰站</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>46147</v>
+        <v>46023</v>
       </c>
       <c r="E58" s="1" t="n">
-        <v>46178</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>73138389</t>
+          <t>66552453</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>张立志</t>
+          <t>李煌</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>西藏踢踢【荆州】沙市站</t>
+          <t>西藏踢踢【长沙】解放西站</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>46156</v>
+        <v>45947</v>
       </c>
       <c r="E59" s="1" t="n">
-        <v>46178</v>
+        <v>46250</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>73650517</t>
+          <t>76574857</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>刘雨森</t>
+          <t>邱桥华</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】武广国际站</t>
+          <t>西藏踢踢【荆州】太阳城站</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
-        <v>46173</v>
+        <v>46235</v>
       </c>
       <c r="E60" s="1" t="n">
-        <v>46178</v>
+        <v>46251</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>73648348</t>
+          <t>77105037</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>唐旭</t>
+          <t>张华</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】植物园站</t>
+          <t>西藏踢踢【荆州】东区站</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
-        <v>46173</v>
+        <v>46248</v>
       </c>
       <c r="E61" s="1" t="n">
-        <v>46178</v>
+        <v>46251</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>73686775</t>
+          <t>74871999</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>陈雨军</t>
+          <t>李敬涛</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】紫金园站</t>
+          <t>西藏踢踢【荆州】未来之光站</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
-        <v>46174</v>
+        <v>46205</v>
       </c>
       <c r="E62" s="1" t="n">
-        <v>46178</v>
+        <v>46251</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>73790593</t>
+          <t>77109940</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>龙俊伟</t>
+          <t>陈主明</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】北辰站</t>
+          <t>西藏踢踢【南昌】望城站</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>46177</v>
+        <v>46248</v>
       </c>
       <c r="E63" s="1" t="n">
-        <v>46178</v>
+        <v>46252</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>73789562</t>
+          <t>72437759</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>何知恩</t>
+          <t>马陈缘</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】北辰站</t>
+          <t>西藏踢踢【荆州】太阳城站</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>46177</v>
+        <v>46135</v>
       </c>
       <c r="E64" s="1" t="n">
-        <v>46178</v>
+        <v>46252</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>70302829</t>
+          <t>74935700</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>涂趣健</t>
+          <t>赵明飞</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>西藏踢踢【南昌】望城站</t>
+          <t>西藏踢踢【荆州】万达站</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
-        <v>46085</v>
+        <v>46206</v>
       </c>
       <c r="E65" s="1" t="n">
-        <v>46179</v>
+        <v>46252</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>71949303</t>
+          <t>70249039</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>廖海斌</t>
+          <t>杨健</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】北辰站</t>
+          <t>西藏踢踢【荆州】太阳城站</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
-        <v>46122</v>
+        <v>46084</v>
       </c>
       <c r="E66" s="1" t="n">
-        <v>46179</v>
+        <v>46253</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>72363375</t>
+          <t>75931817</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>朱攀</t>
+          <t>鄢天平</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】乐和城站</t>
+          <t>西藏踢踢【荆州】东区站</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>46133</v>
+        <v>46222</v>
       </c>
       <c r="E67" s="1" t="n">
-        <v>46179</v>
+        <v>46253</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>72725735</t>
+          <t>76392975</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>文轩宇</t>
+          <t>覃宇潼</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】北辰站</t>
+          <t>西藏踢踢【荆州】太阳城站</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>46144</v>
+        <v>46231</v>
       </c>
       <c r="E68" s="1" t="n">
-        <v>46179</v>
+        <v>46253</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>72725785</t>
+          <t>77172049</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>胡赛</t>
+          <t>陈科</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】北辰站</t>
+          <t>西藏踢踢【荆州】东区站</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>46144</v>
+        <v>46250</v>
       </c>
       <c r="E69" s="1" t="n">
-        <v>46179</v>
+        <v>46253</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>73093062</t>
+          <t>74631742</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>郑宇航</t>
+          <t>廖金洋</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>西藏踢踢【荆州】万达站</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
-        <v>46155</v>
+        <v>46200</v>
       </c>
       <c r="E70" s="1" t="n">
-        <v>46179</v>
+        <v>46254</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>73409042</t>
+          <t>75970470</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>余杰</t>
+          <t>谢鑫帅</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】凯旋门站</t>
+          <t>西藏踢踢【荆州】万达站</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
-        <v>46165</v>
+        <v>46223</v>
       </c>
       <c r="E71" s="1" t="n">
-        <v>46179</v>
+        <v>46254</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>73597932</t>
+          <t>76207895</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>左天园</t>
+          <t>程政</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】北辰站</t>
+          <t>西藏踢踢【长沙】植物园站</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>46171</v>
+        <v>46227</v>
       </c>
       <c r="E72" s="1" t="n">
-        <v>46179</v>
+        <v>46254</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>73587964</t>
+          <t>76524261</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>龚雪风</t>
+          <t>刘俊豪</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>西藏踢踢【荆州】万达站</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>46171</v>
+        <v>46234</v>
       </c>
       <c r="E73" s="1" t="n">
-        <v>46179</v>
+        <v>46254</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>73788507</t>
+          <t>76807466</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>张虹</t>
+          <t>盛嘉欣</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>西藏踢踢【长沙】北辰站</t>
+          <t>西藏踢踢【长沙】植物园站</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>46177</v>
+        <v>46240</v>
       </c>
       <c r="E74" s="1" t="n">
-        <v>46179</v>
+        <v>46254</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>73752663</t>
+          <t>77165978</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>张冠辉</t>
+          <t>张瑶</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>西藏踢踢【武汉】武广国际站</t>
+          <t>西藏踢踢【长沙】植物园站</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
-        <v>46176</v>
+        <v>46250</v>
       </c>
       <c r="E75" s="1" t="n">
-        <v>46179</v>
+        <v>46254</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>68444241</t>
+          <t>71241767</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>阿卜杜瓦日斯·托合提</t>
+          <t>赵文远</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
+          <t>西藏踢踢【长沙】植物园站</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="n">
+        <v>46105</v>
+      </c>
+      <c r="E76" s="1" t="n">
+        <v>46255</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>75217353</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>廖子华</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】解放西站</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="n">
+        <v>46211</v>
+      </c>
+      <c r="E77" s="1" t="n">
+        <v>46255</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>76922780</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>郑锦忠</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="n">
+        <v>46243</v>
+      </c>
+      <c r="E78" s="1" t="n">
+        <v>46255</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>75005078</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>朱兴旺</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="n">
+        <v>46207</v>
+      </c>
+      <c r="E79" s="1" t="n">
+        <v>46255</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>77345748</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>肖文军</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】未来之光站</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="n">
+        <v>46255</v>
+      </c>
+      <c r="E80" s="1" t="n">
+        <v>46256</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>55067133</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>熊原</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="n">
+        <v>45765</v>
+      </c>
+      <c r="E81" s="1" t="n">
+        <v>46256</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>74561497</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>蒋太康</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="n">
+        <v>46198</v>
+      </c>
+      <c r="E82" s="1" t="n">
+        <v>46257</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>71775245</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>刘遵宇</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】未来之光站</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="n">
+        <v>46118</v>
+      </c>
+      <c r="E83" s="1" t="n">
+        <v>46257</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>75924217</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>杨张云</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】东区站</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="n">
+        <v>46222</v>
+      </c>
+      <c r="E84" s="1" t="n">
+        <v>46257</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>45987656</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>秦龙</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】湾里区</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="n">
+        <v>45412</v>
+      </c>
+      <c r="E85" s="1" t="n">
+        <v>46258</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>72774035</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>谈雨晴</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】团城山站</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="n">
+        <v>46146</v>
+      </c>
+      <c r="E86" s="1" t="n">
+        <v>46258</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>75159757</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>王海朋</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】植物园站</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="n">
+        <v>46210</v>
+      </c>
+      <c r="E87" s="1" t="n">
+        <v>46258</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>77345257</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>朱明华</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】望城站</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="n">
+        <v>46255</v>
+      </c>
+      <c r="E88" s="1" t="n">
+        <v>46258</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>75670981</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>吴家恩</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】未来之光站</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="n">
+        <v>46218</v>
+      </c>
+      <c r="E89" s="1" t="n">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>76848025</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>石博雨</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="n">
+        <v>46241</v>
+      </c>
+      <c r="E90" s="1" t="n">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>77194988</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>谭海平</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="n">
+        <v>46251</v>
+      </c>
+      <c r="E91" s="1" t="n">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>77238917</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>秦俊豪</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】植物园站</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="n">
+        <v>46252</v>
+      </c>
+      <c r="E92" s="1" t="n">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>70289862</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>付冲</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】望城站</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="n">
+        <v>46085</v>
+      </c>
+      <c r="E93" s="1" t="n">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>72105833</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>向盼</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】解放西站</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="n">
+        <v>46126</v>
+      </c>
+      <c r="E94" s="1" t="n">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>72801519</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>钟倩</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】太阳城站</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="n">
+        <v>46147</v>
+      </c>
+      <c r="E95" s="1" t="n">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>73531557</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>涂宗盛</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="n">
+        <v>46169</v>
+      </c>
+      <c r="E96" s="1" t="n">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>74725001</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>杨亲洲</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】植物园站</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="n">
+        <v>46202</v>
+      </c>
+      <c r="E97" s="1" t="n">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>75048752</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>邓林</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="n">
+        <v>46208</v>
+      </c>
+      <c r="E98" s="1" t="n">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>74371285</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>周星源</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】东区站</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="n">
+        <v>46193</v>
+      </c>
+      <c r="E99" s="1" t="n">
+        <v>46260</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>75212056</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>廖星宇</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】未来之光站</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="n">
+        <v>46211</v>
+      </c>
+      <c r="E100" s="1" t="n">
+        <v>46260</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>76438281</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>郁少奇</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="n">
+        <v>46232</v>
+      </c>
+      <c r="E101" s="1" t="n">
+        <v>46260</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>77394533</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>董晓宇</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="n">
+        <v>46257</v>
+      </c>
+      <c r="E102" s="1" t="n">
+        <v>46260</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>77452545</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>李文强</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】太阳城站</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="n">
+        <v>46259</v>
+      </c>
+      <c r="E103" s="1" t="n">
+        <v>46260</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>75284552</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>潘敬尧</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="n">
+        <v>46212</v>
+      </c>
+      <c r="E104" s="1" t="n">
+        <v>46261</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>77492759</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>庄俊杰</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】东区站</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="n">
+        <v>46260</v>
+      </c>
+      <c r="E105" s="1" t="n">
+        <v>46261</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>74551619</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>林宇昊</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="n">
+        <v>46198</v>
+      </c>
+      <c r="E106" s="1" t="n">
+        <v>46261</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>74673501</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>杨一鸣</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】紫金园站</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="n">
+        <v>46201</v>
+      </c>
+      <c r="E107" s="1" t="n">
+        <v>46261</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>74714945</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>付寒冰</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】紫金园站</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="n">
+        <v>46202</v>
+      </c>
+      <c r="E108" s="1" t="n">
+        <v>46261</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>74814992</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>余佑圆</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="n">
+        <v>46204</v>
+      </c>
+      <c r="E109" s="1" t="n">
+        <v>46261</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>75001064</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>余文翔</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="n">
+        <v>46207</v>
+      </c>
+      <c r="E110" s="1" t="n">
+        <v>46261</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>72427498</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>雷情</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】团城山站</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="n">
+        <v>46135</v>
+      </c>
+      <c r="E111" s="1" t="n">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>73976801</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>王翔</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="n">
+        <v>46183</v>
+      </c>
+      <c r="E112" s="1" t="n">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>74429391</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>杜铖</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
           <t>西藏踢踢【南昌】万达新区站</t>
         </is>
       </c>
-      <c r="D76" s="1" t="n">
-[...3 lines deleted...]
-        <v>46179</v>
+      <c r="D113" s="1" t="n">
+        <v>46195</v>
+      </c>
+      <c r="E113" s="1" t="n">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>74826836</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>程镐</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="n">
+        <v>46204</v>
+      </c>
+      <c r="E114" s="1" t="n">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>74873633</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>严任飞</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】新建北站</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="n">
+        <v>46205</v>
+      </c>
+      <c r="E115" s="1" t="n">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>74873406</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>曾子铭</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】新建北站</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="n">
+        <v>46205</v>
+      </c>
+      <c r="E116" s="1" t="n">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>74947123</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>郑海诺</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】团城山站</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="n">
+        <v>46206</v>
+      </c>
+      <c r="E117" s="1" t="n">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>74928347</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>熊新伟</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】万达新区站</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="n">
+        <v>46206</v>
+      </c>
+      <c r="E118" s="1" t="n">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>75094737</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>赵周舟</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="n">
+        <v>46209</v>
+      </c>
+      <c r="E119" s="1" t="n">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>75282071</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>边俊</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】万达新区站</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="n">
+        <v>46212</v>
+      </c>
+      <c r="E120" s="1" t="n">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>75599366</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>胡炯</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="n">
+        <v>46217</v>
+      </c>
+      <c r="E121" s="1" t="n">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>75912707</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>李佳洛</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】太阳城站</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="n">
+        <v>46222</v>
+      </c>
+      <c r="E122" s="1" t="n">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>77459445</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>黄春华</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="n">
+        <v>46259</v>
+      </c>
+      <c r="E123" s="1" t="n">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>77511221</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>高鑫城</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="n">
+        <v>46261</v>
+      </c>
+      <c r="E124" s="1" t="n">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>67050269</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>程其文</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】望城站</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="n">
+        <v>45961</v>
+      </c>
+      <c r="E125" s="1" t="n">
+        <v>46263</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>75364796</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>叶泉润</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="n">
+        <v>46213</v>
+      </c>
+      <c r="E126" s="1" t="n">
+        <v>46263</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>75749255</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>胡韵哲</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】太阳城站</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="n">
+        <v>46219</v>
+      </c>
+      <c r="E127" s="1" t="n">
+        <v>46263</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>77511540</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>李昊轩</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】万达新区站</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="n">
+        <v>46261</v>
+      </c>
+      <c r="E128" s="1" t="n">
+        <v>46263</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>71207975</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>罗李</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】植物园站</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="n">
+        <v>46104</v>
+      </c>
+      <c r="E129" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>72500814</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>刘玲俊</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="n">
+        <v>46137</v>
+      </c>
+      <c r="E130" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>72918214</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>陈依捷</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】众圆广场站</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="n">
+        <v>46150</v>
+      </c>
+      <c r="E131" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>73762386</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>彭堃</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="n">
+        <v>46176</v>
+      </c>
+      <c r="E132" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>74221030</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>缪元俊</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】湾里区</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="n">
+        <v>46189</v>
+      </c>
+      <c r="E133" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>74513137</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>金西明</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】湾里区</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="n">
+        <v>46197</v>
+      </c>
+      <c r="E134" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>74716634</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>胡锦晗</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】红钢城站</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="n">
+        <v>46202</v>
+      </c>
+      <c r="E135" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>74809680</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>喻文凯</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】湾里区</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="n">
+        <v>46204</v>
+      </c>
+      <c r="E136" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>74982734</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>魏唯</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】万达新区站</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="n">
+        <v>46207</v>
+      </c>
+      <c r="E137" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>75044697</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>陶政</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】湾里区</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="n">
+        <v>46208</v>
+      </c>
+      <c r="E138" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>75041571</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>霍英杰</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】植物园站</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="n">
+        <v>46208</v>
+      </c>
+      <c r="E139" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>75099563</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>饶世豪</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】新建北站</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="n">
+        <v>46209</v>
+      </c>
+      <c r="E140" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>75093350</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>刘胡文聪</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】湾里区</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="n">
+        <v>46209</v>
+      </c>
+      <c r="E141" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>75096641</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>妥海鑫</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】新建北站</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="n">
+        <v>46209</v>
+      </c>
+      <c r="E142" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>75156238</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>雷加乐</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="n">
+        <v>46210</v>
+      </c>
+      <c r="E143" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>75282287</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>黄旗舰</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】紫金园站</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="n">
+        <v>46212</v>
+      </c>
+      <c r="E144" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>75344434</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>张旭</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】团城山站</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="n">
+        <v>46213</v>
+      </c>
+      <c r="E145" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>75422071</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>涂文扬</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="n">
+        <v>46214</v>
+      </c>
+      <c r="E146" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>75604252</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>龙浩铭</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】万达新区站</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="n">
+        <v>46217</v>
+      </c>
+      <c r="E147" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>75595810</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>周云</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】万达新区站</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="n">
+        <v>46217</v>
+      </c>
+      <c r="E148" s="1" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>69936299</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>龚凯杰</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】乐和城站</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="n">
+        <v>46075</v>
+      </c>
+      <c r="E149" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>70154883</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>明学元</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】团城山站</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="n">
+        <v>46082</v>
+      </c>
+      <c r="E150" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>70595294</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>姜志达</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="n">
+        <v>46091</v>
+      </c>
+      <c r="E151" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>71070941</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>陈文锋</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】红钢城站</t>
+        </is>
+      </c>
+      <c r="D152" s="1" t="n">
+        <v>46101</v>
+      </c>
+      <c r="E152" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>71150104</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>詹遵立</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】万达新区站</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="n">
+        <v>46103</v>
+      </c>
+      <c r="E153" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>74829211</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>崔杨洲</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】红钢城站</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="n">
+        <v>46204</v>
+      </c>
+      <c r="E154" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>74815877</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>杨熙晨</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】东区站</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="n">
+        <v>46204</v>
+      </c>
+      <c r="E155" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>74940167</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>夏灿</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】红钢城站</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="n">
+        <v>46206</v>
+      </c>
+      <c r="E156" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>74949051</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>罗业</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】太阳城站</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="n">
+        <v>46206</v>
+      </c>
+      <c r="E157" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>74935093</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>胡超林</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】团城山站</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="n">
+        <v>46206</v>
+      </c>
+      <c r="E158" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>74934829</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>郭磊</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】紫金园站</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="n">
+        <v>46206</v>
+      </c>
+      <c r="E159" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>74928405</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>严圣辉</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】万达新区站</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="n">
+        <v>46206</v>
+      </c>
+      <c r="E160" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>74928517</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>程怡</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】万达新区站</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="n">
+        <v>46206</v>
+      </c>
+      <c r="E161" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>74983768</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>熊凯鹏</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】湾里区</t>
+        </is>
+      </c>
+      <c r="D162" s="1" t="n">
+        <v>46207</v>
+      </c>
+      <c r="E162" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>75041819</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>邹一川</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】望城站</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="n">
+        <v>46208</v>
+      </c>
+      <c r="E163" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>75094420</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>杜佳龙</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="n">
+        <v>46209</v>
+      </c>
+      <c r="E164" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>75171891</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>黄国亮</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】新建北站</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="n">
+        <v>46210</v>
+      </c>
+      <c r="E165" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>75152433</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>卞春霞</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="n">
+        <v>46210</v>
+      </c>
+      <c r="E166" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>75231975</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>余志康</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】东区站</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="n">
+        <v>46211</v>
+      </c>
+      <c r="E167" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>75211967</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>黄哲</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="n">
+        <v>46211</v>
+      </c>
+      <c r="E168" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>75286617</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>张俊熙</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】太阳城站</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="n">
+        <v>46212</v>
+      </c>
+      <c r="E169" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>75351265</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>胡志兵</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】未来之光站</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="n">
+        <v>46213</v>
+      </c>
+      <c r="E170" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>75364834</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>刘超</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="n">
+        <v>46213</v>
+      </c>
+      <c r="E171" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>75416040</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>张浩钧</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D172" s="1" t="n">
+        <v>46214</v>
+      </c>
+      <c r="E172" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>75416041</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>刘奥宇</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D173" s="1" t="n">
+        <v>46214</v>
+      </c>
+      <c r="E173" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>75417074</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>杜博希</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="n">
+        <v>46214</v>
+      </c>
+      <c r="E174" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>75421793</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>余军成</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】东区站</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="n">
+        <v>46214</v>
+      </c>
+      <c r="E175" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>75469010</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>张诚兴</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="n">
+        <v>46215</v>
+      </c>
+      <c r="E176" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>75533805</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>郑自阳</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="n">
+        <v>46216</v>
+      </c>
+      <c r="E177" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>75533800</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>陈智勇</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="n">
+        <v>46216</v>
+      </c>
+      <c r="E178" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>75533642</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>柳祥</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="n">
+        <v>46216</v>
+      </c>
+      <c r="E179" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>75524309</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>张向超</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="n">
+        <v>46216</v>
+      </c>
+      <c r="E180" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>75524479</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>张豪</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D181" s="1" t="n">
+        <v>46216</v>
+      </c>
+      <c r="E181" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>75526130</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>张翰鸣</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】团城山站</t>
+        </is>
+      </c>
+      <c r="D182" s="1" t="n">
+        <v>46216</v>
+      </c>
+      <c r="E182" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>75530651</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>柯维</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="n">
+        <v>46216</v>
+      </c>
+      <c r="E183" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>75590590</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>刘雨轩</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】未来之光站</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="n">
+        <v>46217</v>
+      </c>
+      <c r="E184" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>75604225</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>魏尔聪</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="n">
+        <v>46217</v>
+      </c>
+      <c r="E185" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>75593783</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>彭紫轩</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】万达新区站</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="n">
+        <v>46217</v>
+      </c>
+      <c r="E186" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>75617960</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>王敬涛</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="n">
+        <v>46217</v>
+      </c>
+      <c r="E187" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>75675845</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>詹文涛</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】凯旋门站</t>
+        </is>
+      </c>
+      <c r="D188" s="1" t="n">
+        <v>46218</v>
+      </c>
+      <c r="E188" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>75968551</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>赵文俊</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>集约配送-西藏踢踢【武汉】红钢城站</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="n">
+        <v>46223</v>
+      </c>
+      <c r="E189" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>75970763</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>刘程玮</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】望城站</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="n">
+        <v>46223</v>
+      </c>
+      <c r="E190" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>76038393</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>陈晋阳</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】团城山站</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="n">
+        <v>46224</v>
+      </c>
+      <c r="E191" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>76249989</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>高永杰</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】未来之光站</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="n">
+        <v>46228</v>
+      </c>
+      <c r="E192" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>76256143</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>任成杰</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="n">
+        <v>46228</v>
+      </c>
+      <c r="E193" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>76343909</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>李阳</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】紫金园站</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="n">
+        <v>46230</v>
+      </c>
+      <c r="E194" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>76709015</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>姜伟杰</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="n">
+        <v>46238</v>
+      </c>
+      <c r="E195" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>70497972</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>邹焕华</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】龙阳站</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="n">
+        <v>46089</v>
+      </c>
+      <c r="E196" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>72650013</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>库尔班·哈斯穆江</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>集约配送-西藏踢踢【武汉】红钢城站</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="n">
+        <v>46142</v>
+      </c>
+      <c r="E197" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>77062488</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>刘学忠</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D198" s="1" t="n">
+        <v>46247</v>
+      </c>
+      <c r="E198" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>77514911</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>孙子堯</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】东区站</t>
+        </is>
+      </c>
+      <c r="D199" s="1" t="n">
+        <v>46261</v>
+      </c>
+      <c r="E199" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>77547943</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>周威</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】解放西站</t>
+        </is>
+      </c>
+      <c r="D200" s="1" t="n">
+        <v>46262</v>
+      </c>
+      <c r="E200" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>77548040</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>余浩</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>集约配送-西藏踢踢【武汉】红钢城站</t>
+        </is>
+      </c>
+      <c r="D201" s="1" t="n">
+        <v>46262</v>
+      </c>
+      <c r="E201" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>51722632</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>张文涛</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】团城山站</t>
+        </is>
+      </c>
+      <c r="D202" s="1" t="n">
+        <v>45614</v>
+      </c>
+      <c r="E202" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>55577286</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>陈芳岩</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】湘雅附三站</t>
+        </is>
+      </c>
+      <c r="D203" s="1" t="n">
+        <v>45783</v>
+      </c>
+      <c r="E203" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>61440029</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>夏义恒</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】紫金园站</t>
+        </is>
+      </c>
+      <c r="D204" s="1" t="n">
+        <v>45864</v>
+      </c>
+      <c r="E204" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>69036528</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>黄振华</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D205" s="1" t="n">
+        <v>46032</v>
+      </c>
+      <c r="E205" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>69027615</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>何俊康</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D206" s="1" t="n">
+        <v>46032</v>
+      </c>
+      <c r="E206" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>72645839</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>胡沙松</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】太阳城站</t>
+        </is>
+      </c>
+      <c r="D207" s="1" t="n">
+        <v>46142</v>
+      </c>
+      <c r="E207" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>72697684</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>谭宝林</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="n">
+        <v>46143</v>
+      </c>
+      <c r="E208" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>72555939</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>陈子祥</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>集约配送-西藏踢踢【武汉】红钢城站</t>
+        </is>
+      </c>
+      <c r="D209" s="1" t="n">
+        <v>46139</v>
+      </c>
+      <c r="E209" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>72556029</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>孔惟江</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>集约配送-西藏踢踢【武汉】红钢城站</t>
+        </is>
+      </c>
+      <c r="D210" s="1" t="n">
+        <v>46139</v>
+      </c>
+      <c r="E210" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>73131793</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>徐辉洋</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D211" s="1" t="n">
+        <v>46156</v>
+      </c>
+      <c r="E211" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>73162333</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>吴佳亮</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】望城站</t>
+        </is>
+      </c>
+      <c r="D212" s="1" t="n">
+        <v>46157</v>
+      </c>
+      <c r="E212" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>73191503</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>喻博林</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】新建北站</t>
+        </is>
+      </c>
+      <c r="D213" s="1" t="n">
+        <v>46158</v>
+      </c>
+      <c r="E213" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>73246883</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>汪洋</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】望城站</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="n">
+        <v>46160</v>
+      </c>
+      <c r="E214" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>73410410</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>程竣皓</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】望城站</t>
+        </is>
+      </c>
+      <c r="D215" s="1" t="n">
+        <v>46165</v>
+      </c>
+      <c r="E215" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t>73676479</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>邹旺田</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】东区站</t>
+        </is>
+      </c>
+      <c r="D216" s="1" t="n">
+        <v>46174</v>
+      </c>
+      <c r="E216" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>73728437</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>李永诚</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D217" s="1" t="n">
+        <v>46175</v>
+      </c>
+      <c r="E217" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>73753480</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>杨航宇</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D218" s="1" t="n">
+        <v>46176</v>
+      </c>
+      <c r="E218" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
+        <is>
+          <t>73978782</t>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>刘友平</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】东区站</t>
+        </is>
+      </c>
+      <c r="D219" s="1" t="n">
+        <v>46183</v>
+      </c>
+      <c r="E219" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>74301845</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>何昌宝</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】紫金园站</t>
+        </is>
+      </c>
+      <c r="D220" s="1" t="n">
+        <v>46191</v>
+      </c>
+      <c r="E220" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t>74297099</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>李毅伟</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】湾里区</t>
+        </is>
+      </c>
+      <c r="D221" s="1" t="n">
+        <v>46191</v>
+      </c>
+      <c r="E221" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t>74368980</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>张思远</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】未来之光站</t>
+        </is>
+      </c>
+      <c r="D222" s="1" t="n">
+        <v>46193</v>
+      </c>
+      <c r="E222" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr">
+        <is>
+          <t>74358858</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>崔荣军</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】万达新区站</t>
+        </is>
+      </c>
+      <c r="D223" s="1" t="n">
+        <v>46193</v>
+      </c>
+      <c r="E223" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>74395560</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>邱易梁</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】紫金园站</t>
+        </is>
+      </c>
+      <c r="D224" s="1" t="n">
+        <v>46194</v>
+      </c>
+      <c r="E224" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>74519350</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>丁一鸣</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】东区站</t>
+        </is>
+      </c>
+      <c r="D225" s="1" t="n">
+        <v>46197</v>
+      </c>
+      <c r="E225" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>74512292</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>吴振东</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D226" s="1" t="n">
+        <v>46197</v>
+      </c>
+      <c r="E226" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>74599749</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>陈子震</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D227" s="1" t="n">
+        <v>46199</v>
+      </c>
+      <c r="E227" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>74595920</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>石建乐</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】紫金园站</t>
+        </is>
+      </c>
+      <c r="D228" s="1" t="n">
+        <v>46199</v>
+      </c>
+      <c r="E228" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>74644077</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>陈德</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D229" s="1" t="n">
+        <v>46200</v>
+      </c>
+      <c r="E229" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>74633438</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>占文煊</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】万达站</t>
+        </is>
+      </c>
+      <c r="D230" s="1" t="n">
+        <v>46200</v>
+      </c>
+      <c r="E230" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t>74672088</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>陈佳琪</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】红钢城站</t>
+        </is>
+      </c>
+      <c r="D231" s="1" t="n">
+        <v>46201</v>
+      </c>
+      <c r="E231" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>74711063</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>王宇博</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D232" s="1" t="n">
+        <v>46202</v>
+      </c>
+      <c r="E232" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>74817749</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>龚雪风</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D233" s="1" t="n">
+        <v>46204</v>
+      </c>
+      <c r="E233" s="1" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>64978956</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>谢门华</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D234" s="1" t="n">
+        <v>45912</v>
+      </c>
+      <c r="E234" s="1" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>67749723</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>任锦涛</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D235" s="1" t="n">
+        <v>45981</v>
+      </c>
+      <c r="E235" s="1" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>73558288</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>方雨</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D236" s="1" t="n">
+        <v>46170</v>
+      </c>
+      <c r="E236" s="1" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>74825331</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>邓锦鹏</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】新建北站</t>
+        </is>
+      </c>
+      <c r="D237" s="1" t="n">
+        <v>46204</v>
+      </c>
+      <c r="E237" s="1" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>75405537</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>刘明涛</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D238" s="1" t="n">
+        <v>46214</v>
+      </c>
+      <c r="E238" s="1" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>75662847</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>陈红亮</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】新建北站</t>
+        </is>
+      </c>
+      <c r="D239" s="1" t="n">
+        <v>46218</v>
+      </c>
+      <c r="E239" s="1" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>75968179</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>孙嘉涔</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D240" s="1" t="n">
+        <v>46223</v>
+      </c>
+      <c r="E240" s="1" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>76486573</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>罗南恒</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D241" s="1" t="n">
+        <v>46233</v>
+      </c>
+      <c r="E241" s="1" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>76571656</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>黄康乐</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】未来之光站</t>
+        </is>
+      </c>
+      <c r="D242" s="1" t="n">
+        <v>46235</v>
+      </c>
+      <c r="E242" s="1" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>76721248</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>曹学佳</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】紫金园站</t>
+        </is>
+      </c>
+      <c r="D243" s="1" t="n">
+        <v>46238</v>
+      </c>
+      <c r="E243" s="1" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>75406490</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>王奇</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】沙市站</t>
+        </is>
+      </c>
+      <c r="D244" s="1" t="n">
+        <v>46214</v>
+      </c>
+      <c r="E244" s="1" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>75878479</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>余谐</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】长丰站</t>
+        </is>
+      </c>
+      <c r="D245" s="1" t="n">
+        <v>46221</v>
+      </c>
+      <c r="E245" s="1" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>77551030</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>熊境成</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】乐和城站</t>
+        </is>
+      </c>
+      <c r="D246" s="1" t="n">
+        <v>46262</v>
+      </c>
+      <c r="E246" s="1" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>77551258</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>陈强</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】解放西站</t>
+        </is>
+      </c>
+      <c r="D247" s="1" t="n">
+        <v>46262</v>
+      </c>
+      <c r="E247" s="1" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>77572940</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>邓金宝</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】解放西站</t>
+        </is>
+      </c>
+      <c r="D248" s="1" t="n">
+        <v>46263</v>
+      </c>
+      <c r="E248" s="1" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>56059147</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>陈文豪</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】未来之光站</t>
+        </is>
+      </c>
+      <c r="D249" s="1" t="n">
+        <v>45797</v>
+      </c>
+      <c r="E249" s="1" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t>63187752</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>胡银松</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】未来之光站</t>
+        </is>
+      </c>
+      <c r="D250" s="1" t="n">
+        <v>45884</v>
+      </c>
+      <c r="E250" s="1" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>72335219</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>张敬宇</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】佛祖岭站</t>
+        </is>
+      </c>
+      <c r="D251" s="1" t="n">
+        <v>46132</v>
+      </c>
+      <c r="E251" s="1" t="n">
+        <v>46268</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>75231408</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>夏易</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】紫金园站</t>
+        </is>
+      </c>
+      <c r="D252" s="1" t="n">
+        <v>46211</v>
+      </c>
+      <c r="E252" s="1" t="n">
+        <v>46268</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>75292360</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>邓兆季</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】司门口站</t>
+        </is>
+      </c>
+      <c r="D253" s="1" t="n">
+        <v>46212</v>
+      </c>
+      <c r="E253" s="1" t="n">
+        <v>46268</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>77300800</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>程时英</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】佛祖岭站</t>
+        </is>
+      </c>
+      <c r="D254" s="1" t="n">
+        <v>46254</v>
+      </c>
+      <c r="E254" s="1" t="n">
+        <v>46268</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t>77481860</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>吴超</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D255" s="1" t="n">
+        <v>46260</v>
+      </c>
+      <c r="E255" s="1" t="n">
+        <v>46268</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr">
+        <is>
+          <t>77675921</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>梁子龙</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】众圆广场站</t>
+        </is>
+      </c>
+      <c r="D256" s="1" t="n">
+        <v>46266</v>
+      </c>
+      <c r="E256" s="1" t="n">
+        <v>46268</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t>56661099</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>骆庆</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】司门口站</t>
+        </is>
+      </c>
+      <c r="D257" s="1" t="n">
+        <v>45813</v>
+      </c>
+      <c r="E257" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t>67596065</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>颜耀</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】北辰站</t>
+        </is>
+      </c>
+      <c r="D258" s="1" t="n">
+        <v>45976</v>
+      </c>
+      <c r="E258" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t>75228565</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>夏淼修</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】新建北站</t>
+        </is>
+      </c>
+      <c r="D259" s="1" t="n">
+        <v>46211</v>
+      </c>
+      <c r="E259" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t>75273822</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>田建华</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D260" s="1" t="n">
+        <v>46212</v>
+      </c>
+      <c r="E260" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t>75935115</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>柳权</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】汉口火车站</t>
+        </is>
+      </c>
+      <c r="D261" s="1" t="n">
+        <v>46222</v>
+      </c>
+      <c r="E261" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t>76208086</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>王丰平</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】佛祖岭站</t>
+        </is>
+      </c>
+      <c r="D262" s="1" t="n">
+        <v>46227</v>
+      </c>
+      <c r="E262" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>77403642</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>邓令金</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】望城站</t>
+        </is>
+      </c>
+      <c r="D263" s="1" t="n">
+        <v>46257</v>
+      </c>
+      <c r="E263" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr">
+        <is>
+          <t>77569465</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>江松浩</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】万达新区站</t>
+        </is>
+      </c>
+      <c r="D264" s="1" t="n">
+        <v>46263</v>
+      </c>
+      <c r="E264" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr">
+        <is>
+          <t>77600719</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>陈安</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】龙阳站</t>
+        </is>
+      </c>
+      <c r="D265" s="1" t="n">
+        <v>46264</v>
+      </c>
+      <c r="E265" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr">
+        <is>
+          <t>77644699</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>裴墨林</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】创业街站</t>
+        </is>
+      </c>
+      <c r="D266" s="1" t="n">
+        <v>46265</v>
+      </c>
+      <c r="E266" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr">
+        <is>
+          <t>77648834</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>李炙恒</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>V西藏踢踢【长沙】马厂站</t>
+        </is>
+      </c>
+      <c r="D267" s="1" t="n">
+        <v>46265</v>
+      </c>
+      <c r="E267" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>77688433</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>江龙标</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】万达新区站</t>
+        </is>
+      </c>
+      <c r="D268" s="1" t="n">
+        <v>46266</v>
+      </c>
+      <c r="E268" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>77720502</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>杨斌</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】北辰站</t>
+        </is>
+      </c>
+      <c r="D269" s="1" t="n">
+        <v>46267</v>
+      </c>
+      <c r="E269" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t>77720788</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>田彬蕊</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】北辰站</t>
+        </is>
+      </c>
+      <c r="D270" s="1" t="n">
+        <v>46267</v>
+      </c>
+      <c r="E270" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t>77717101</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>阿卜力克木·阿卜杜凯尤木</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】司门口站</t>
+        </is>
+      </c>
+      <c r="D271" s="1" t="n">
+        <v>46267</v>
+      </c>
+      <c r="E271" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr">
+        <is>
+          <t>72540095</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>汤自秦</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>V西藏踢踢【长沙】马厂站</t>
+        </is>
+      </c>
+      <c r="D272" s="1" t="n">
+        <v>46138</v>
+      </c>
+      <c r="E272" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t>72652379</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>毛勇</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>V西藏踢踢【长沙】马厂站</t>
+        </is>
+      </c>
+      <c r="D273" s="1" t="n">
+        <v>46142</v>
+      </c>
+      <c r="E273" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t>72952899</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>钱立鑫</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】武汉大道站</t>
+        </is>
+      </c>
+      <c r="D274" s="1" t="n">
+        <v>46151</v>
+      </c>
+      <c r="E274" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
+        <is>
+          <t>74683472</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>胡源</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】武汉大道站</t>
+        </is>
+      </c>
+      <c r="D275" s="1" t="n">
+        <v>46201</v>
+      </c>
+      <c r="E275" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t>74683923</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>刘琪</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】万达站</t>
+        </is>
+      </c>
+      <c r="D276" s="1" t="n">
+        <v>46201</v>
+      </c>
+      <c r="E276" s="1" t="n">
+        <v>46269</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t>75156653</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>佘张航</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】沙市站</t>
+        </is>
+      </c>
+      <c r="D277" s="1" t="n">
+        <v>46210</v>
+      </c>
+      <c r="E277" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t>75212348</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>李俊洋</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】太阳城站</t>
+        </is>
+      </c>
+      <c r="D278" s="1" t="n">
+        <v>46211</v>
+      </c>
+      <c r="E278" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t>75295240</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>李鑫洋</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】红钢城站</t>
+        </is>
+      </c>
+      <c r="D279" s="1" t="n">
+        <v>46212</v>
+      </c>
+      <c r="E279" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t>75467472</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>赵旭阳</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】太阳城站</t>
+        </is>
+      </c>
+      <c r="D280" s="1" t="n">
+        <v>46215</v>
+      </c>
+      <c r="E280" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t>76036000</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>朱志洪</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】宝丰站</t>
+        </is>
+      </c>
+      <c r="D281" s="1" t="n">
+        <v>46224</v>
+      </c>
+      <c r="E281" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t>76031537</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>陶志鹏</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】新建北站</t>
+        </is>
+      </c>
+      <c r="D282" s="1" t="n">
+        <v>46224</v>
+      </c>
+      <c r="E282" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t>76299765</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>柯雄</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>西藏踢踢【黄石】下陆站</t>
+        </is>
+      </c>
+      <c r="D283" s="1" t="n">
+        <v>46229</v>
+      </c>
+      <c r="E283" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t>76798217</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>李宇航</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D284" s="1" t="n">
+        <v>46240</v>
+      </c>
+      <c r="E284" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t>76847183</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>周子浩</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】解放西站</t>
+        </is>
+      </c>
+      <c r="D285" s="1" t="n">
+        <v>46241</v>
+      </c>
+      <c r="E285" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
+        <is>
+          <t>77102456</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>冯力文</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】虎泉站</t>
+        </is>
+      </c>
+      <c r="D286" s="1" t="n">
+        <v>46248</v>
+      </c>
+      <c r="E286" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t>77422615</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>熊健康</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】司门口站</t>
+        </is>
+      </c>
+      <c r="D287" s="1" t="n">
+        <v>46258</v>
+      </c>
+      <c r="E287" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t>77494883</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>胡子墨</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】虎泉站</t>
+        </is>
+      </c>
+      <c r="D288" s="1" t="n">
+        <v>46260</v>
+      </c>
+      <c r="E288" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t>77486187</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>伍龙</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>V西藏踢踢【长沙】马厂站</t>
+        </is>
+      </c>
+      <c r="D289" s="1" t="n">
+        <v>46260</v>
+      </c>
+      <c r="E289" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t>77487512</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>梁志航</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】龙阳站</t>
+        </is>
+      </c>
+      <c r="D290" s="1" t="n">
+        <v>46260</v>
+      </c>
+      <c r="E290" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t>77517323</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>龙磊</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>V西藏踢踢【长沙】马厂站</t>
+        </is>
+      </c>
+      <c r="D291" s="1" t="n">
+        <v>46261</v>
+      </c>
+      <c r="E291" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t>77632260</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>蒲葭杰</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】解放西站</t>
+        </is>
+      </c>
+      <c r="D292" s="1" t="n">
+        <v>46265</v>
+      </c>
+      <c r="E292" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
+        <is>
+          <t>77677760</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>胡文斌</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】新建北站</t>
+        </is>
+      </c>
+      <c r="D293" s="1" t="n">
+        <v>46266</v>
+      </c>
+      <c r="E293" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t>77682556</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>王磊</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>西藏踢踢【南昌】望城站</t>
+        </is>
+      </c>
+      <c r="D294" s="1" t="n">
+        <v>46266</v>
+      </c>
+      <c r="E294" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t>77798895</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>高子轩</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】解放西站</t>
+        </is>
+      </c>
+      <c r="D295" s="1" t="n">
+        <v>46269</v>
+      </c>
+      <c r="E295" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t>77798298</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>薛靖</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】长丰站</t>
+        </is>
+      </c>
+      <c r="D296" s="1" t="n">
+        <v>46269</v>
+      </c>
+      <c r="E296" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t>77798183</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>邱虎</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】长丰站</t>
+        </is>
+      </c>
+      <c r="D297" s="1" t="n">
+        <v>46269</v>
+      </c>
+      <c r="E297" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
+          <t>77811592</t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>马俊康</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】佛祖岭站</t>
+        </is>
+      </c>
+      <c r="D298" s="1" t="n">
+        <v>46269</v>
+      </c>
+      <c r="E298" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr">
+        <is>
+          <t>77838964</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>刘博文</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】植物园站</t>
+        </is>
+      </c>
+      <c r="D299" s="1" t="n">
+        <v>46270</v>
+      </c>
+      <c r="E299" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>70144793</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>杨泽健</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】司门口站</t>
+        </is>
+      </c>
+      <c r="D300" s="1" t="n">
+        <v>46081</v>
+      </c>
+      <c r="E300" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr">
+        <is>
+          <t>38320665</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>黄赛夫</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】北辰站</t>
+        </is>
+      </c>
+      <c r="D301" s="1" t="n">
+        <v>45080</v>
+      </c>
+      <c r="E301" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr">
+        <is>
+          <t>51372717</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>陈喻</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>集约配送-西藏踢踢【武汉】红钢城站</t>
+        </is>
+      </c>
+      <c r="D302" s="1" t="n">
+        <v>45598</v>
+      </c>
+      <c r="E302" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr">
+        <is>
+          <t>66867249</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>赵亮后</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>集约配送-西藏踢踢【武汉】红钢城站</t>
+        </is>
+      </c>
+      <c r="D303" s="1" t="n">
+        <v>45956</v>
+      </c>
+      <c r="E303" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr">
+        <is>
+          <t>68299445</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>胡泽彪</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】轻工大学站</t>
+        </is>
+      </c>
+      <c r="D304" s="1" t="n">
+        <v>46001</v>
+      </c>
+      <c r="E304" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr">
+        <is>
+          <t>72693242</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>王中魁</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>集约配送-西藏踢踢【武汉】红钢城站</t>
+        </is>
+      </c>
+      <c r="D305" s="1" t="n">
+        <v>46143</v>
+      </c>
+      <c r="E305" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr">
+        <is>
+          <t>74517214</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>吴昊明</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】创业街站</t>
+        </is>
+      </c>
+      <c r="D306" s="1" t="n">
+        <v>46197</v>
+      </c>
+      <c r="E306" s="1" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr">
+        <is>
+          <t>72493919</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>李昀江</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D307" s="1" t="n">
+        <v>46137</v>
+      </c>
+      <c r="E307" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr">
+        <is>
+          <t>73472331</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>宋正嘉</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】佛祖岭站</t>
+        </is>
+      </c>
+      <c r="D308" s="1" t="n">
+        <v>46167</v>
+      </c>
+      <c r="E308" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr">
+        <is>
+          <t>73982013</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>刘一剑</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】乐和城站</t>
+        </is>
+      </c>
+      <c r="D309" s="1" t="n">
+        <v>46183</v>
+      </c>
+      <c r="E309" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr">
+        <is>
+          <t>75160538</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>陈子龙</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】虎泉站</t>
+        </is>
+      </c>
+      <c r="D310" s="1" t="n">
+        <v>46210</v>
+      </c>
+      <c r="E310" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="inlineStr">
+        <is>
+          <t>75274443</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>李晓强</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>西藏踢踢【荆州】人信汇站</t>
+        </is>
+      </c>
+      <c r="D311" s="1" t="n">
+        <v>46212</v>
+      </c>
+      <c r="E311" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="inlineStr">
+        <is>
+          <t>75916781</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>周帅</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】武广国际站</t>
+        </is>
+      </c>
+      <c r="D312" s="1" t="n">
+        <v>46222</v>
+      </c>
+      <c r="E312" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="inlineStr">
+        <is>
+          <t>76542557</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>周海洋</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】轻工大学站</t>
+        </is>
+      </c>
+      <c r="D313" s="1" t="n">
+        <v>46234</v>
+      </c>
+      <c r="E313" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="inlineStr">
+        <is>
+          <t>75815105</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>胡合鑫</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】龙阳站</t>
+        </is>
+      </c>
+      <c r="D314" s="1" t="n">
+        <v>46220</v>
+      </c>
+      <c r="E314" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="inlineStr">
+        <is>
+          <t>76754597</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>李丁</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】武广国际站</t>
+        </is>
+      </c>
+      <c r="D315" s="1" t="n">
+        <v>46239</v>
+      </c>
+      <c r="E315" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="inlineStr">
+        <is>
+          <t>76889990</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>徐肖扬</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】北辰站</t>
+        </is>
+      </c>
+      <c r="D316" s="1" t="n">
+        <v>46242</v>
+      </c>
+      <c r="E316" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="inlineStr">
+        <is>
+          <t>77238216</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>滕中华</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】凯旋门站</t>
+        </is>
+      </c>
+      <c r="D317" s="1" t="n">
+        <v>46252</v>
+      </c>
+      <c r="E317" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="inlineStr">
+        <is>
+          <t>77553034</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>谢玲</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】乐和城站</t>
+        </is>
+      </c>
+      <c r="D318" s="1" t="n">
+        <v>46262</v>
+      </c>
+      <c r="E318" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="inlineStr">
+        <is>
+          <t>77606363</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>刘家亮</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>V西藏踢踢【武汉】中南路站</t>
+        </is>
+      </c>
+      <c r="D319" s="1" t="n">
+        <v>46264</v>
+      </c>
+      <c r="E319" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr">
+        <is>
+          <t>77717923</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>尹皓轩</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】凯旋门站</t>
+        </is>
+      </c>
+      <c r="D320" s="1" t="n">
+        <v>46267</v>
+      </c>
+      <c r="E320" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="inlineStr">
+        <is>
+          <t>77717263</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>黄亚林</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】北辰站</t>
+        </is>
+      </c>
+      <c r="D321" s="1" t="n">
+        <v>46267</v>
+      </c>
+      <c r="E321" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="inlineStr">
+        <is>
+          <t>6507294</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>尹胜</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】司门口站</t>
+        </is>
+      </c>
+      <c r="D322" s="1" t="n">
+        <v>43125</v>
+      </c>
+      <c r="E322" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="inlineStr">
+        <is>
+          <t>53081663</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>邢雪莉</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】佛祖岭站</t>
+        </is>
+      </c>
+      <c r="D323" s="1" t="n">
+        <v>45701</v>
+      </c>
+      <c r="E323" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="inlineStr">
+        <is>
+          <t>53087796</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>李红森</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】佛祖岭站</t>
+        </is>
+      </c>
+      <c r="D324" s="1" t="n">
+        <v>45701</v>
+      </c>
+      <c r="E324" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="inlineStr">
+        <is>
+          <t>54872754</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>赵攀荣</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>西藏踢踢【长沙】乐和城站</t>
+        </is>
+      </c>
+      <c r="D325" s="1" t="n">
+        <v>45758</v>
+      </c>
+      <c r="E325" s="1" t="n">
+        <v>46270</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
+        <is>
+          <t>64724193</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>崔万平</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>西藏踢踢【武汉】佛祖岭站</t>
+        </is>
+      </c>
+      <c r="D326" s="1" t="n">
+        <v>45908</v>
+      </c>
+      <c r="E326" s="1" t="n">
+        <v>46270</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>